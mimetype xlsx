--- v0 (2026-01-10)
+++ v1 (2026-07-03)
@@ -1,72 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dusan.kuzmanovic\Desktop\Inicijative za sajt i OpenData\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jovan.dragumilo\Desktop\inicijative 22 23 24 25 26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6DD602C1-C120-405E-BD46-522F15CBAFEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="84">
   <si>
     <t>Редни број иницијативе</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>Поступање надлежног органа</t>
   </si>
   <si>
     <t xml:space="preserve">Предмет </t>
   </si>
   <si>
     <t>Измена неефикасног прописа</t>
   </si>
   <si>
     <t>Достављено надлежном органу</t>
   </si>
   <si>
     <t>Одбијено од стране надлежног органа</t>
   </si>
   <si>
     <t>Прихваћено</t>
   </si>
   <si>
@@ -233,159 +232,268 @@
     <t>Опис</t>
   </si>
   <si>
     <t>Врста акта</t>
   </si>
   <si>
     <t>У разматрању код надлежног органа</t>
   </si>
   <si>
     <t xml:space="preserve">Закон </t>
   </si>
   <si>
     <t>Подзаконски акт</t>
   </si>
   <si>
     <t xml:space="preserve">Остало </t>
   </si>
   <si>
     <t xml:space="preserve">Измена неефикасног прописа </t>
   </si>
   <si>
     <t>Остало</t>
   </si>
   <si>
     <t>Врста иницијативе</t>
+  </si>
+  <si>
+    <t>Правилник о ближим условима и стандардима за пружање услуга социјалне заштите („Службени гласник РС”, бр. 42/13, 89/18 и 73/19)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Увођење инклузивних, функционално заснованих критеријума за остваривање права на персоналног асистента.Проширење циљне групе на основу стварних потреба корисника, стандардизацију процедура процене и праћења услуге, професионализацију персоналних асистената и јачање учешћа корисника у планирању и контроли услуге. </t>
+  </si>
+  <si>
+    <t>Побољшање функционисања услуге персоналног асистента, кроз примену конкретних регулаторних и институционално управљачких мера.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Одлуке о  утврђивању критеријума за умањење обавеза плаћања комуналних услуга за породице са троје и више деце у 2026. години („Службени лист Града Новог Сада”, број 71/25), </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Измену обрасца захтева за умањење обавеза плаћања комуналних услуга породицама са троје и више деце  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Измена прописа у циљу поједностављења административног поступка умањења износа комуналних услуга за породице са троје и више деце на територији Града Новог Сада </t>
+  </si>
+  <si>
+    <t>У обради</t>
+  </si>
+  <si>
+    <t>Закон/подзаконски акти</t>
+  </si>
+  <si>
+    <t>Прописи којима се регулише престанак радног односа запослених у просвети, услед испуњења услова за старосну пензију</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Прекид континуитета наставног процеса услед испуњавања услова за одлазак у обавезну старосну пензију учитеља/наставника/професора, која изазива негативне последице на ученике и квалитет наставе. </t>
+  </si>
+  <si>
+    <t>Закон</t>
+  </si>
+  <si>
+    <t>Опорезивање прихода од напојница путем електронских платних система</t>
+  </si>
+  <si>
+    <t>Креирање платформе за евиденцију дигиталних напојница која обезбеђује евиденцију трансакција.Опорезивање прихода у услужном сектору, добијених у облику напојница.</t>
+  </si>
+  <si>
+    <t>Прописи из области фискалног сектора</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Good" xfId="1" builtinId="26"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="2" builtinId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -626,442 +734,529 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:K18"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="K14" sqref="K1:K1048576"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
     <col min="3" max="3" width="34.5703125" customWidth="1"/>
     <col min="4" max="5" width="44.28515625" customWidth="1"/>
-    <col min="6" max="6" width="23.140625" customWidth="1"/>
+    <col min="6" max="6" width="44.42578125" customWidth="1"/>
     <col min="7" max="7" width="32.42578125" customWidth="1"/>
     <col min="8" max="8" width="78.28515625" customWidth="1"/>
     <col min="9" max="9" width="5.28515625" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="11" width="38.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="8">
+    <row r="2" spans="1:11" ht="119.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="12"/>
+      <c r="B2" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D2" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="E2" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="F2" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="G2" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="H2" s="13"/>
+    </row>
+    <row r="3" spans="1:11" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="12"/>
+      <c r="B3" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D3" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="F3" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="G3" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="H3" s="13"/>
+    </row>
+    <row r="4" spans="1:11" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+      <c r="B4" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="F4" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="H4" s="16"/>
+    </row>
+    <row r="5" spans="1:11" ht="142.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="10">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B5" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="13"/>
+    </row>
+    <row r="6" spans="1:11" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="8">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C6" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D6" s="6" t="s">
         <v>11</v>
-      </c>
-[...102 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>21</v>
-[...13 lines deleted...]
-        <v>4</v>
+        <v>9</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="197.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="8">
+        <v>3</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>67</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>58</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>7</v>
       </c>
       <c r="H7" s="6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="75" x14ac:dyDescent="0.25">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+      <c r="A11" s="7">
         <v>7</v>
       </c>
-      <c r="H8" s="6" t="s">
-[...59 lines deleted...]
-      </c>
       <c r="B11" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="6" t="s">
-        <v>42</v>
+      <c r="C11" s="11" t="s">
+        <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="60" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="6" t="s">
-        <v>46</v>
+      <c r="C12" s="11" t="s">
+        <v>30</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>31</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>7</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="270" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>9</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>34</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="285" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+      <c r="K13" s="1"/>
+    </row>
+    <row r="14" spans="1:11" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C14" s="6" t="s">
-        <v>53</v>
+      <c r="C14" s="11" t="s">
+        <v>38</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="165" x14ac:dyDescent="0.25">
+      <c r="A15" s="7">
+        <v>11</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="135" x14ac:dyDescent="0.25">
+      <c r="A16" s="7">
+        <v>12</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A17" s="7">
+        <v>13</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="285" x14ac:dyDescent="0.25">
+      <c r="A18" s="7">
+        <v>14</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F18" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="G14" s="9" t="s">
+      <c r="G18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="H14" s="6" t="s">
+      <c r="H18" s="6" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
-  <dataValidations count="2">
-[...3 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G2:G14 B2:B14" xr:uid="{00000000-0002-0000-0000-000001000000}">
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6:E18 G6:G18 B6:B18">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">