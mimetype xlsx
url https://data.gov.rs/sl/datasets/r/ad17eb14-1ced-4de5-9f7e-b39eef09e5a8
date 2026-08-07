--- v0 (2026-07-12)
+++ v1 (2026-08-07)
@@ -1,718 +1,519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SVI\KNIC\2026\2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ivana.vukmirov\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1A247B5-9AD6-4B3F-986A-DF3B3CD39658}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10236"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{7DFAA828-4AF1-466A-A22A-D62C9BFE5AAD}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="планирани приходи" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="127">
-[...379 lines deleted...]
-    <t>Plan Ostali Izvori</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="61">
+  <si>
+    <t>Класа</t>
+  </si>
+  <si>
+    <t>Назив_класе</t>
+  </si>
+  <si>
+    <t>Категорија</t>
+  </si>
+  <si>
+    <t>Назив_категорије</t>
+  </si>
+  <si>
+    <t>Група</t>
+  </si>
+  <si>
+    <t>Назив_групе</t>
+  </si>
+  <si>
+    <t>Економска_класа</t>
+  </si>
+  <si>
+    <t>Назив_економске_класе</t>
+  </si>
+  <si>
+    <t>Средства_из_буџета</t>
+  </si>
+  <si>
+    <t>Средства_из_cопствених_извора</t>
+  </si>
+  <si>
+    <t>Средства_из_осталих_извора</t>
+  </si>
+  <si>
+    <t>Текући приходи</t>
+  </si>
+  <si>
+    <t>Порези</t>
+  </si>
+  <si>
+    <t>Порези на доходак, добит и капиталне добитке које плаћају физичка лица</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Порез на фонд зарада </t>
+  </si>
+  <si>
+    <t>Порез на добра и услуге</t>
+  </si>
+  <si>
+    <t>Други порези</t>
+  </si>
+  <si>
+    <t>Донације, помоћи и трансфери</t>
+  </si>
+  <si>
+    <t>Трансфери од других нивоа власти</t>
+  </si>
+  <si>
+    <t>Други приходи</t>
+  </si>
+  <si>
+    <t>Приходи од имовине</t>
+  </si>
+  <si>
+    <t>Приходи од продаје добара и услуга</t>
+  </si>
+  <si>
+    <t>Новчане казне и одузета имовинска корист</t>
+  </si>
+  <si>
+    <t>Добровољни трансфери од физичких и правних лица</t>
+  </si>
+  <si>
+    <t>Меморандумске ставке за рефундацију расхода</t>
+  </si>
+  <si>
+    <t>Меморандумске ставке за рефундацију расхода из претходне године</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Текући приходи </t>
+  </si>
+  <si>
+    <t>Пренета неутрошена средства из ранијих година</t>
+  </si>
+  <si>
+    <t>Нераспоређени вишак прихода и примања из ранијих година</t>
+  </si>
+  <si>
+    <t>Порез на зараде</t>
+  </si>
+  <si>
+    <t>Порез на приходе од самосталне делатности</t>
+  </si>
+  <si>
+    <t>Порез на приходе од имовине</t>
+  </si>
+  <si>
+    <t>Порез на друге приходе</t>
+  </si>
+  <si>
+    <t>Порез на фонд зарада</t>
+  </si>
+  <si>
+    <t>Порез на имовину</t>
+  </si>
+  <si>
+    <t>Порез на наслеђе и поклон</t>
+  </si>
+  <si>
+    <t>Порез на капиталне трансакције</t>
+  </si>
+  <si>
+    <t>Комунална такса за коришћење рекламних паноа</t>
+  </si>
+  <si>
+    <t>Порези на моторна возила</t>
+  </si>
+  <si>
+    <t>Накнаде за коришћење добара од општег интереса</t>
+  </si>
+  <si>
+    <t>Концесионе накнаде и боравишна такса</t>
+  </si>
+  <si>
+    <t>Општинске и градске накнаде</t>
+  </si>
+  <si>
+    <t>Општинске и градске комуналне таксе</t>
+  </si>
+  <si>
+    <t>Комунална такса на фирму</t>
+  </si>
+  <si>
+    <t>Текући трансфери од других нивоа власти у корист нивоа општина</t>
+  </si>
+  <si>
+    <t>Камате на средства консолидованог рачуна трезора</t>
+  </si>
+  <si>
+    <t>Накнада за коришћење шумског и пољопривредног земљишта</t>
+  </si>
+  <si>
+    <t>Накнада за коришћење простора и грађевинског земљишта</t>
+  </si>
+  <si>
+    <t>Накнада за заштиту и унапређивање животне средине</t>
+  </si>
+  <si>
+    <t>Приходи од продаје добара и услуга или закупа од тржишних организација</t>
+  </si>
+  <si>
+    <t>Приходи од продаје добара и услуга или закупа од стране тржишних субјеката</t>
+  </si>
+  <si>
+    <t>Таксе у корист нивоа општина</t>
+  </si>
+  <si>
+    <t>Приходи индиректних корисника буџетских средстава</t>
+  </si>
+  <si>
+    <t>Приходи од новчаних казни за прекршаје у корист нивоа општина</t>
+  </si>
+  <si>
+    <t>Остале новчане казне, пенали и приходи од одузете имовинске користи</t>
+  </si>
+  <si>
+    <t>Текући добровољни трансфери од физичких и правних лица</t>
+  </si>
+  <si>
+    <t>Мешовити и неодређени приходи у корист нивоа општина</t>
+  </si>
+  <si>
+    <t>Капитал, утврђивање резултата пословања и ванбилансна евиденција</t>
+  </si>
+  <si>
+    <t>Утврђивање резултата пословања</t>
+  </si>
+  <si>
+    <t>Мешовити и неодређени приходи</t>
+  </si>
+  <si>
+    <t>Капитал</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="6" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
-[...5 lines deleted...]
-      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="8"/>
-[...14 lines deleted...]
-        <color indexed="22"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Sheet1" xfId="1"/>
-    <cellStyle name="Normal_Sheet1_1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -730,65 +531,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -809,1244 +610,1313 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05D63BD9-670A-42CF-88FC-7838C62286E4}">
+  <dimension ref="A1:K37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I48" sqref="I48"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J37" sqref="J37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="35.77734375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="16" style="1" customWidth="1"/>
+    <col min="1" max="1" width="8.54296875" customWidth="1"/>
+    <col min="2" max="2" width="53.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.1796875" customWidth="1"/>
+    <col min="4" max="4" width="45.7265625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.26953125" customWidth="1"/>
+    <col min="6" max="6" width="71.26953125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.1796875" customWidth="1"/>
+    <col min="8" max="8" width="52.54296875" customWidth="1"/>
+    <col min="9" max="9" width="21.54296875" customWidth="1"/>
+    <col min="10" max="10" width="33.1796875" customWidth="1"/>
+    <col min="11" max="11" width="30" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="2" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="3" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A2" s="6" t="s">
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A2" s="5">
+        <v>3</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C2" s="5">
+        <v>31</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E2" s="5">
+        <v>311</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G2" s="5">
+        <v>311710</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I2" s="6">
+        <v>0</v>
+      </c>
+      <c r="J2" s="7">
+        <v>0</v>
+      </c>
+      <c r="K2" s="8">
+        <v>272168</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A3" s="5">
+        <v>3</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="5">
+        <v>31</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E3" s="5">
+        <v>311</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G3" s="5">
+        <v>311710</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" s="6">
+        <v>0</v>
+      </c>
+      <c r="J3" s="7">
+        <v>0</v>
+      </c>
+      <c r="K3" s="8">
+        <v>9772105.5800000001</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A4" s="5">
+        <v>3</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="5">
+        <v>32</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="5">
+        <v>321</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G4" s="5">
+        <v>321310</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" s="6">
+        <v>0</v>
+      </c>
+      <c r="J4" s="7">
+        <v>0</v>
+      </c>
+      <c r="K4" s="8">
+        <v>7188506.7800000003</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A5" s="5">
+        <v>7</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="5">
+        <v>71</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="5">
+        <v>711</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="5">
+        <v>711110</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="6">
+        <v>190000000</v>
+      </c>
+      <c r="J5" s="7">
+        <v>0</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A6" s="5">
+        <v>7</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="5">
+        <v>71</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="5">
+        <v>711</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="5">
+        <v>711120</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="6">
+        <v>31500000</v>
+      </c>
+      <c r="J6" s="7">
+        <v>0</v>
+      </c>
+      <c r="K6" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A7" s="5">
+        <v>7</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="5">
+        <v>71</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="5">
+        <v>711</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="5">
+        <v>711140</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="6">
+        <v>610410</v>
+      </c>
+      <c r="J7" s="7">
+        <v>0</v>
+      </c>
+      <c r="K7" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A8" s="5">
+        <v>7</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="5">
+        <v>71</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="5">
+        <v>711</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="5">
+        <v>711190</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I8" s="6">
+        <v>15000000</v>
+      </c>
+      <c r="J8" s="7">
+        <v>0</v>
+      </c>
+      <c r="K8" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="5">
+        <v>71</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="5">
+        <v>712</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="5">
+        <v>712110</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I9" s="6">
+        <v>1000</v>
+      </c>
+      <c r="J9" s="7">
+        <v>0</v>
+      </c>
+      <c r="K9" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A10" s="5">
+        <v>7</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="5">
+        <v>71</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="5">
+        <v>713</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="5">
+        <v>713120</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I10" s="6">
+        <v>80000000</v>
+      </c>
+      <c r="J10" s="7">
+        <v>0</v>
+      </c>
+      <c r="K10" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A11" s="5">
+        <v>7</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="5">
+        <v>71</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="5">
+        <v>713</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="5">
+        <v>713310</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I11" s="6">
+        <v>6000000</v>
+      </c>
+      <c r="J11" s="7">
+        <v>0</v>
+      </c>
+      <c r="K11" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A12" s="5">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="5">
+        <v>71</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="5">
+        <v>713</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="5">
+        <v>713420</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I12" s="6">
+        <v>18000000</v>
+      </c>
+      <c r="J12" s="7">
+        <v>0</v>
+      </c>
+      <c r="K12" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A13" s="5">
+        <v>7</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="5">
+        <v>71</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="5">
+        <v>714</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="5">
+        <v>714430</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I13" s="6">
+        <v>40000</v>
+      </c>
+      <c r="J13" s="7">
+        <v>0</v>
+      </c>
+      <c r="K13" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A14" s="5">
+        <v>7</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="5">
+        <v>71</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="5">
+        <v>714</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="5">
+        <v>714510</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="I14" s="6">
+        <v>15000000</v>
+      </c>
+      <c r="J14" s="7">
+        <v>0</v>
+      </c>
+      <c r="K14" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A15" s="5">
+        <v>7</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="5">
+        <v>71</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="5">
+        <v>714</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="5">
+        <v>714540</v>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="I15" s="6">
+        <v>300000</v>
+      </c>
+      <c r="J15" s="7">
+        <v>0</v>
+      </c>
+      <c r="K15" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A16" s="5">
+        <v>7</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="5">
+        <v>71</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="5">
+        <v>714</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="5">
+        <v>714550</v>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="I16" s="6">
+        <v>1500000</v>
+      </c>
+      <c r="J16" s="7">
+        <v>0</v>
+      </c>
+      <c r="K16" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A17" s="5">
+        <v>7</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="5">
+        <v>71</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="5">
+        <v>714</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="5">
+        <v>714560</v>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="I17" s="6">
+        <v>3800000</v>
+      </c>
+      <c r="J17" s="7">
+        <v>0</v>
+      </c>
+      <c r="K17" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A18" s="5">
+        <v>7</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="5">
+        <v>71</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="5">
+        <v>714</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="5">
+        <v>714570</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I18" s="6">
+        <v>100000</v>
+      </c>
+      <c r="J18" s="7">
+        <v>0</v>
+      </c>
+      <c r="K18" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A19" s="5">
+        <v>7</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="5">
+        <v>71</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="5">
+        <v>716</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="5">
+        <v>716110</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I19" s="6">
+        <v>9500000</v>
+      </c>
+      <c r="J19" s="7">
+        <v>0</v>
+      </c>
+      <c r="K19" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A20" s="5">
+        <v>7</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="5">
+        <v>73</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="5">
+        <v>733</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="5">
+        <v>733150</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I20" s="6">
+        <v>232622590</v>
+      </c>
+      <c r="J20" s="7">
+        <v>0</v>
+      </c>
+      <c r="K20" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A21" s="5">
+        <v>7</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="5">
+        <v>73</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="5">
+        <v>733</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="5">
+        <v>733150</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I21" s="6">
+        <v>0</v>
+      </c>
+      <c r="J21" s="7">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>6520000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A22" s="5">
+        <v>7</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="5">
+        <v>74</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="5">
+        <v>741</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="5">
+        <v>741150</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="I22" s="6">
+        <v>10000</v>
+      </c>
+      <c r="J22" s="7">
+        <v>0</v>
+      </c>
+      <c r="K22" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A23" s="5">
+        <v>7</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="5">
+        <v>74</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="5">
+        <v>741</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="5">
+        <v>741520</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I23" s="6">
+        <v>100000</v>
+      </c>
+      <c r="J23" s="7">
+        <v>0</v>
+      </c>
+      <c r="K23" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A24" s="5">
+        <v>7</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="5">
+        <v>74</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="5">
+        <v>741</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="5">
+        <v>741530</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I24" s="6">
+        <v>1100000</v>
+      </c>
+      <c r="J24" s="7">
+        <v>0</v>
+      </c>
+      <c r="K24" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A25" s="5">
+        <v>7</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" s="5">
+        <v>74</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="5">
+        <v>741</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="5">
+        <v>741590</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I25" s="6">
+        <v>100000</v>
+      </c>
+      <c r="J25" s="7">
+        <v>0</v>
+      </c>
+      <c r="K25" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A26" s="5">
+        <v>7</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="5">
+        <v>74</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="5">
+        <v>742</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" s="5">
+        <v>742120</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="I26" s="6">
+        <v>0</v>
+      </c>
+      <c r="J26" s="7">
+        <v>0</v>
+      </c>
+      <c r="K26" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A27" s="5">
+        <v>7</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C27" s="5">
+        <v>74</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="5">
+        <v>742</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="5">
+        <v>742150</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I27" s="6">
+        <v>14300000</v>
+      </c>
+      <c r="J27" s="7">
+        <v>0</v>
+      </c>
+      <c r="K27" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A28" s="5">
+        <v>7</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="5">
+        <v>74</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="5">
+        <v>742</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" s="5">
+        <v>742250</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I28" s="6">
+        <v>2000000</v>
+      </c>
+      <c r="J28" s="7">
+        <v>0</v>
+      </c>
+      <c r="K28" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A29" s="5">
+        <v>7</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" s="5">
+        <v>74</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="5">
+        <v>742</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" s="5">
+        <v>742370</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I29" s="5">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7">
+        <v>0</v>
+      </c>
+      <c r="K29" s="6">
+        <v>805000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A30" s="5">
+        <v>7</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="5">
+        <v>74</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="5">
+        <v>743</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" s="5">
+        <v>743350</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I30" s="8">
+        <v>500000</v>
+      </c>
+      <c r="J30" s="7">
+        <v>0</v>
+      </c>
+      <c r="K30" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A31" s="5">
+        <v>7</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C31" s="5">
+        <v>74</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="5">
+        <v>743</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="5">
+        <v>743920</v>
+      </c>
+      <c r="H31" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="F2" s="6" t="s">
-[...28 lines deleted...]
-      <c r="F3" s="6" t="s">
+      <c r="I31" s="8">
+        <v>400000</v>
+      </c>
+      <c r="J31" s="7">
+        <v>0</v>
+      </c>
+      <c r="K31" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A32" s="5">
+        <v>7</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" s="5">
+        <v>74</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="5">
+        <v>744</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="5">
+        <v>744150</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I32" s="5">
+        <v>0</v>
+      </c>
+      <c r="J32" s="7">
+        <v>0</v>
+      </c>
+      <c r="K32" s="6">
+        <v>670000</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A33" s="5">
+        <v>7</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C33" s="5">
+        <v>74</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="5">
+        <v>745</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="5">
+        <v>745150</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I33" s="6">
+        <v>1000000</v>
+      </c>
+      <c r="J33" s="7">
+        <v>0</v>
+      </c>
+      <c r="K33" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A34" s="5">
+        <v>7</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="5">
+        <v>77</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E34" s="5">
+        <v>772</v>
+      </c>
+      <c r="F34" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="G3" s="7">
-[...376 lines deleted...]
-      <c r="G16" s="7">
+      <c r="G34" s="5">
+        <v>772110</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I34" s="8">
         <v>1000000</v>
       </c>
-      <c r="H16" s="7">
-[...686 lines deleted...]
-      </c>
+      <c r="J34" s="7">
+        <v>0</v>
+      </c>
+      <c r="K34" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="J37" s="9"/>
     </row>
   </sheetData>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>планирани приходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Administrator</dc:creator>
+  <dc:creator>Andreja Gluščević</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>