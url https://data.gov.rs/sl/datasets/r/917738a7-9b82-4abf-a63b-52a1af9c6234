--- v2 (2026-02-23)
+++ v3 (2026-04-04)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Svetlana\Desktop\Vizuelizacije\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C3AF430-E449-446B-8D3E-3615563A5CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AB5230A-8875-4B50-8376-EF2A4A836D67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="17685" yWindow="225" windowWidth="11115" windowHeight="15135" activeTab="1" xr2:uid="{70449AF5-ED74-4ADB-A7B6-13456E434099}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{70449AF5-ED74-4ADB-A7B6-13456E434099}"/>
   </bookViews>
   <sheets>
     <sheet name="РЕГИОНИ" sheetId="4" r:id="rId1"/>
     <sheet name="ОПШТИНА" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1141" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1143" uniqueCount="265">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Општина</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>Документ</t>
   </si>
   <si>
     <t>Период важења</t>
   </si>
   <si>
     <t>АДА</t>
   </si>
   <si>
     <t>Није доступан Агенцији</t>
   </si>
   <si>
     <t>АЛЕКСАНДРОВАЦ</t>
   </si>
   <si>
@@ -829,50 +829,53 @@
     <t>https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Babusnica.pdf</t>
   </si>
   <si>
     <t>2022-2030</t>
   </si>
   <si>
     <t xml:space="preserve">https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Apatin.pdf </t>
   </si>
   <si>
     <t>2024-2032</t>
   </si>
   <si>
     <t xml:space="preserve">https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Boljevac.pdf </t>
   </si>
   <si>
     <t>2025-2034</t>
   </si>
   <si>
     <t xml:space="preserve">https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Loznica.pdf </t>
   </si>
   <si>
     <t>2025-2035</t>
   </si>
   <si>
     <t xml:space="preserve">https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Kovin.pdf </t>
+  </si>
+  <si>
+    <t>https://sepa.gov.rs/wp-content/uploads/2026/03/LPUO-Doljevac.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -886,77 +889,79 @@
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="8">
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -1056,94 +1061,91 @@
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
-    <dxf>
-[...1 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{78A5A4F3-0876-425C-A72B-E81E6D2EF4E4}" name="Table3" displayName="Table3" ref="A1:F162" totalsRowShown="0">
   <autoFilter ref="A1:F162" xr:uid="{78A5A4F3-0876-425C-A72B-E81E6D2EF4E4}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{4E4DC8E2-97FB-449D-8EF3-661445E6CE47}" name="РЕГИОН "/>
     <tableColumn id="2" xr3:uid="{D4DD69C3-2148-4C19-B0A9-F984F7375311}" name="ОПШТИНА"/>
-    <tableColumn id="3" xr3:uid="{18E392E1-97EB-48B9-B25A-D1233BC8111C}" name="ОПИС" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{18E392E1-97EB-48B9-B25A-D1233BC8111C}" name="ОПИС" dataDxfId="0"/>
     <tableColumn id="4" xr3:uid="{DB1AB015-140A-4645-8213-6E6C24959C5B}" name="СТАТУС"/>
     <tableColumn id="5" xr3:uid="{804201D1-065E-498D-A729-EB85BE0D28A2}" name="ДОКУМЕНТ"/>
     <tableColumn id="6" xr3:uid="{0A216837-5943-4762-BCC3-DE1F117C5556}" name="ПЕРИОД ВАЖЕЊА"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium21" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{61E3D2C8-EE35-4B71-B532-85F1C4FCAD8D}" name="Table2" displayName="Table2" ref="A1:E162" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{61E3D2C8-EE35-4B71-B532-85F1C4FCAD8D}" name="Table2" displayName="Table2" ref="A1:E162" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
   <autoFilter ref="A1:E162" xr:uid="{61E3D2C8-EE35-4B71-B532-85F1C4FCAD8D}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{E357AC97-1C0B-4135-9D28-DDDDF02BE4F0}" name="#" dataDxfId="4"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{CA1900EB-8A1F-46A1-BDA2-2779589402DB}" name="Период важења" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{E357AC97-1C0B-4135-9D28-DDDDF02BE4F0}" name="#" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{46333818-9358-4FE4-924C-196E974F939B}" name="Општина" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{19EC1560-130C-4AD4-AE56-986511973165}" name="Статус" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{43E1ABDF-E254-45FA-A257-46DD4C8D07F8}" name="Документ" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{CA1900EB-8A1F-46A1-BDA2-2779589402DB}" name="Период важења" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium14" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1405,51 +1407,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Sombor.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Novi-Sad.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/05/RPUO-Pirot.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Sombor.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Novi-Sad.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Novi-Sad.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/05/RPUO-Pirot.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Novi-Sad.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/05/RPUO-Pirot.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Sombor.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Novi-Sad.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Sombor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Novi-Sad.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Novi-Sad.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/05/RPUO-Pirot.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Sombor.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/RPUO-Novi-Sad.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Backa-Palanka.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/05/LPUO-Jagodina.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Varvarin.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/LPUO-Sid.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Zabalj.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Boljevac.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-Subotica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-Bosilegrad.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Kucevo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-MaloCrnice.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Indjija.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Surdulica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Vrbas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-Kladovo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Sremska-Mitrovica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/05/LPUO-Prokuplje.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Cajetina.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Kovin.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-GornjiMilanovac.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Leskovac.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Sokobanja.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/LPUO-Novi-Sad.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Trstenik.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Lajkovac.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Babusnica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Kula.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Loznica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-Golubac.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Mionica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/05/LPUO-Stara-Pazova.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-NovaVaros.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/LPUO-Sombor.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-Bor.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/12/LPUO-Razanj.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Plandiste.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Backi-Petrovac.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Pancevo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Apatin.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Backa-Palanka.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/05/LPUO-Jagodina.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Varvarin.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/LPUO-Sid.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Zabalj.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Boljevac.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-Subotica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-Bosilegrad.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Kucevo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-MaloCrnice.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Indjija.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Surdulica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Vrbas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/03/LPUO-Doljevac.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-Kladovo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Sremska-Mitrovica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/05/LPUO-Prokuplje.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Cajetina.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Kovin.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-GornjiMilanovac.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Leskovac.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Sokobanja.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/LPUO-Novi-Sad.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Trstenik.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Lajkovac.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Babusnica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Kula.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Loznica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-Golubac.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Mionica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/05/LPUO-Stara-Pazova.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-NovaVaros.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/07/LPUO-Sombor.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2024/10/LPUO-Bor.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/12/LPUO-Razanj.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2025/02/LPUO-Plandiste.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Backi-Petrovac.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Pancevo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Beograd.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepa.gov.rs/wp-content/uploads/2026/02/LPUO-Apatin.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4BC66CF-9FE1-4B4A-924F-C4A351D5E0DE}">
   <dimension ref="A1:F162"/>
   <sheetViews>
     <sheetView topLeftCell="A121" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="E123" sqref="E123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="119" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" customWidth="1"/>
     <col min="3" max="3" width="42.5703125" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" customWidth="1"/>
     <col min="6" max="6" width="23.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>175</v>
       </c>
       <c r="B1" t="s">
@@ -3905,52 +3907,52 @@
     <hyperlink ref="E141" r:id="rId5" xr:uid="{1098FB58-7BD1-4DBB-9B63-20F29EF49A41}"/>
     <hyperlink ref="E140" r:id="rId6" xr:uid="{E6F287C2-3F9F-4DD6-B4E2-D3017FA69A2B}"/>
     <hyperlink ref="E139" r:id="rId7" xr:uid="{9C1DEB97-9C2C-4E57-AD0C-27723E8BB9DE}"/>
     <hyperlink ref="E138" r:id="rId8" xr:uid="{61C2BAF4-3B64-4803-B9E4-05F344E2E9E1}"/>
     <hyperlink ref="E137" r:id="rId9" xr:uid="{2DE6B81B-190E-4FD2-9E59-4F1C91BFEBAE}"/>
     <hyperlink ref="E116" r:id="rId10" xr:uid="{C3DECA13-0F6F-450C-AAA6-1EA91EBCD1FB}"/>
     <hyperlink ref="E115" r:id="rId11" xr:uid="{47F27A5F-E2D3-4885-BE27-521E46B98881}"/>
     <hyperlink ref="E114" r:id="rId12" xr:uid="{7A835102-880D-4980-AD34-CE7359B20D5C}"/>
     <hyperlink ref="E113" r:id="rId13" xr:uid="{EEB4F94C-E806-42D6-8D1B-1CE402449D63}"/>
     <hyperlink ref="E112" r:id="rId14" xr:uid="{33326BB5-7FC7-4D08-A2DE-25426E34BA3A}"/>
     <hyperlink ref="E111" r:id="rId15" xr:uid="{9744AF68-FDBF-482A-BB6B-6D6FF5A84492}"/>
     <hyperlink ref="E110" r:id="rId16" xr:uid="{B5EE22F6-7528-4900-9AE7-5BE9F77BD4E5}"/>
     <hyperlink ref="E109" r:id="rId17" xr:uid="{5B0C8FA8-9C04-4D8C-8DEB-7E6EC4347A6C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId18"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47284FC1-67C2-4E8C-84F7-B629D5664418}">
   <dimension ref="A1:E162"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A23" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D82" sqref="D82"/>
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D61" sqref="D61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -4754,53 +4756,58 @@
       <c r="C57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="1"/>
     </row>
     <row r="58" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>57</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E58" s="1"/>
     </row>
     <row r="59" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>58</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="E59" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>215</v>
+      </c>
     </row>
     <row r="60" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>59</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>60</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>55</v>
       </c>
@@ -4857,51 +4864,50 @@
       </c>
       <c r="E65" s="1"/>
     </row>
     <row r="66" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>65</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E66" s="1"/>
     </row>
     <row r="67" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>66</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D67" s="9"/>
       <c r="E67" s="1"/>
     </row>
     <row r="68" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>67</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>68</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>63</v>
@@ -5070,51 +5076,50 @@
       </c>
       <c r="E81" s="1"/>
     </row>
     <row r="82" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>81</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E82" s="1"/>
     </row>
     <row r="83" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>82</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D83" s="9"/>
       <c r="E83" s="1"/>
     </row>
     <row r="84" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>83</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="85" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>84</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>80</v>
@@ -6191,55 +6196,56 @@
     <hyperlink ref="D115" r:id="rId28" xr:uid="{915EA079-DDB9-4D1A-A8E4-320685644325}"/>
     <hyperlink ref="D99" r:id="rId29" xr:uid="{F6627BEC-95DF-47FA-8DA6-58EB3592262B}"/>
     <hyperlink ref="D88" r:id="rId30" xr:uid="{7A37F89E-24A6-4BDE-BBEE-306AB633DD14}"/>
     <hyperlink ref="D159" r:id="rId31" xr:uid="{100AD1C3-1CDE-4BD7-9D70-7367C2E99C4C}"/>
     <hyperlink ref="D51" r:id="rId32" xr:uid="{A1F5CF44-7D39-4D02-91DE-D416C14F0B65}"/>
     <hyperlink ref="D20" r:id="rId33" xr:uid="{6E90C1AE-F68D-47F7-BA5D-79CA44944A38}"/>
     <hyperlink ref="D21" r:id="rId34" xr:uid="{39F034EA-D267-4FB3-97C5-6CBE80502882}"/>
     <hyperlink ref="D22" r:id="rId35" xr:uid="{F7DD568F-82D4-4CAA-83F8-D693AB1816DF}"/>
     <hyperlink ref="D23" r:id="rId36" xr:uid="{34DF0A63-325E-455C-9909-D14DB497584F}"/>
     <hyperlink ref="D24" r:id="rId37" xr:uid="{85612BEE-86B9-445F-82FD-3B542078B6CC}"/>
     <hyperlink ref="D25" r:id="rId38" xr:uid="{81AC84B5-5C16-477F-B325-A4050622C685}"/>
     <hyperlink ref="D26" r:id="rId39" xr:uid="{D5CD1112-7BEB-4B7E-AE28-B5E6B179DC73}"/>
     <hyperlink ref="D28" r:id="rId40" xr:uid="{571F4621-4073-40AA-A975-D83A9DA7BF31}"/>
     <hyperlink ref="D27" r:id="rId41" xr:uid="{B0891353-BE5B-44A8-BA7E-45F15A285C13}"/>
     <hyperlink ref="D29" r:id="rId42" xr:uid="{8565D92E-6BE1-495F-9D4D-3D208CA3D6BD}"/>
     <hyperlink ref="D30" r:id="rId43" xr:uid="{761F4E0D-193F-4552-B789-079D5D7A79A3}"/>
     <hyperlink ref="D31" r:id="rId44" xr:uid="{956EF810-9B6A-452D-98A5-9667AA9DF3F3}"/>
     <hyperlink ref="D32" r:id="rId45" xr:uid="{3FF55122-C6F9-474F-A553-71C54E085B72}"/>
     <hyperlink ref="D33" r:id="rId46" xr:uid="{0FDD581D-F763-4763-9834-983A8A3A188A}"/>
     <hyperlink ref="D60" r:id="rId47" xr:uid="{6605363D-CF9E-4188-8D00-16C4793AF16D}"/>
     <hyperlink ref="D9" r:id="rId48" xr:uid="{09996C11-444D-48CD-AFC8-5CD59B7983F3}"/>
     <hyperlink ref="D6" r:id="rId49" xr:uid="{24078BFD-5250-4D47-BE46-1D8B9866E0D2}"/>
     <hyperlink ref="D38" r:id="rId50" xr:uid="{671DA8ED-BF08-4719-B4E5-3BCF3582EAD4}"/>
     <hyperlink ref="D92" r:id="rId51" xr:uid="{671DF2DF-1F15-455C-9C06-400EF4195393}"/>
     <hyperlink ref="D77" r:id="rId52" xr:uid="{71025787-A24B-4A80-8EB3-727A27C3A02A}"/>
+    <hyperlink ref="D59" r:id="rId53" xr:uid="{24070FA4-DBFE-4B3C-9915-5DF2079596E9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" verticalDpi="597" r:id="rId53"/>
+  <pageSetup orientation="portrait" verticalDpi="597" r:id="rId54"/>
   <tableParts count="1">
-    <tablePart r:id="rId54"/>
+    <tablePart r:id="rId55"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>РЕГИОНИ</vt:lpstr>
       <vt:lpstr>ОПШТИНА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>