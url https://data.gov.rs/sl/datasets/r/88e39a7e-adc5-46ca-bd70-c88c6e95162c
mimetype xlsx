--- v0 (2026-07-12)
+++ v1 (2026-08-07)
@@ -1,1789 +1,1035 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ivana.vukmirov\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{642BDD32-A0DF-4C33-B05B-B1251CE87355}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView windowWidth="28800" windowHeight="11700"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{F684A940-D08C-4A4B-8781-C72A9D39309A}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="планирани пасходи" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2568" uniqueCount="278">
-[...61 lines deleted...]
-    <t>0001</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1736" uniqueCount="224">
+  <si>
+    <t>Раздео</t>
+  </si>
+  <si>
+    <t>Раздео_назив</t>
+  </si>
+  <si>
+    <t>Глава</t>
+  </si>
+  <si>
+    <t>Назив_главе</t>
+  </si>
+  <si>
+    <t>Програм</t>
+  </si>
+  <si>
+    <t>Број_програма</t>
+  </si>
+  <si>
+    <t>Назив_програма</t>
+  </si>
+  <si>
+    <t>Програмска_класификација</t>
+  </si>
+  <si>
+    <t>Назив_програмске_класификације</t>
+  </si>
+  <si>
+    <t>Функција_класе</t>
+  </si>
+  <si>
+    <t>Назив_функције</t>
+  </si>
+  <si>
+    <t>Број_позиције</t>
+  </si>
+  <si>
+    <t>Економска_класификација</t>
+  </si>
+  <si>
+    <t>Назив_економске_класификације</t>
+  </si>
+  <si>
+    <t>Средства_из_буџета</t>
+  </si>
+  <si>
+    <t>Средства_из_сопствених_извора</t>
+  </si>
+  <si>
+    <t>Средства_из_осталих_извора</t>
+  </si>
+  <si>
+    <t>Укупна_јавна_средства</t>
+  </si>
+  <si>
+    <t>СКУПШТИНА ОПШТИНЕ</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>ПОЛИТИЧКИ СИСТЕМ ЛОКАЛНЕ САМОУПРАВЕ</t>
+  </si>
+  <si>
+    <t>2101-0001</t>
   </si>
   <si>
     <t>Функционисање скупштине</t>
   </si>
   <si>
-    <t>110</t>
-[...5 lines deleted...]
-    <t>411000</t>
+    <t>Извршни и законодавни органи, финансијски и фискални послови</t>
+  </si>
+  <si>
+    <t>2101-4016</t>
+  </si>
+  <si>
+    <t>Дан општине</t>
+  </si>
+  <si>
+    <t>2101-4011</t>
+  </si>
+  <si>
+    <t>Спровођење избора</t>
+  </si>
+  <si>
+    <t>Опште јавне услуге које нису класификоване на другом месту</t>
+  </si>
+  <si>
+    <t>ПРЕДСЕДНИК ОПШТИНЕ</t>
+  </si>
+  <si>
+    <t>2.2</t>
+  </si>
+  <si>
+    <t>2101-0002</t>
+  </si>
+  <si>
+    <t>Функционисање извршних органа</t>
+  </si>
+  <si>
+    <t>ОПШТИНСКО ВЕЋЕ</t>
+  </si>
+  <si>
+    <t>3.3</t>
+  </si>
+  <si>
+    <t>ОПШТИНСКА УПРАВА</t>
+  </si>
+  <si>
+    <t>4.1</t>
+  </si>
+  <si>
+    <t>ОПШТЕ УСЛУГЕ ЛОКАЛНЕ САМОУПРАВЕ</t>
+  </si>
+  <si>
+    <t>0602-0001</t>
+  </si>
+  <si>
+    <t>Функционисање локалне самоуправе и градских општина</t>
+  </si>
+  <si>
+    <t>Опште услуге</t>
+  </si>
+  <si>
+    <t>0602-0009</t>
+  </si>
+  <si>
+    <t>Текућа буџетска резерва</t>
+  </si>
+  <si>
+    <t>0602-0010</t>
+  </si>
+  <si>
+    <t>Стална буџетска резерва</t>
+  </si>
+  <si>
+    <t>0602-0014</t>
+  </si>
+  <si>
+    <t>Управљање у ванредним ситуацијама</t>
+  </si>
+  <si>
+    <t>Цивилна одбрана</t>
+  </si>
+  <si>
+    <t>Верске и друге услуге заједнице</t>
+  </si>
+  <si>
+    <t>СТАНОВАЊЕ, УРБАНИЗАМ И ПРОСТОРНО ПЛАНИРАЊЕ</t>
+  </si>
+  <si>
+    <t>1101-0001</t>
+  </si>
+  <si>
+    <t>Просторно и урбанистичко планирање</t>
+  </si>
+  <si>
+    <t>Развој заједнице</t>
+  </si>
+  <si>
+    <t>КОМУНАЛНЕ ДЕЛАТНОСТИ</t>
+  </si>
+  <si>
+    <t>1102-0003</t>
+  </si>
+  <si>
+    <t>Одржавање чистоће на површинама јавне намене</t>
+  </si>
+  <si>
+    <t>Управљање отпадом</t>
+  </si>
+  <si>
+    <t>1102-0002</t>
+  </si>
+  <si>
+    <t>Одржавање јавних зелених површина</t>
+  </si>
+  <si>
+    <t>Заштита биљног и животињског света и крајолика</t>
+  </si>
+  <si>
+    <t>1102-0004</t>
+  </si>
+  <si>
+    <t>Зоохигијена</t>
+  </si>
+  <si>
+    <t>Заштита животне средине некласификована на другом месту</t>
+  </si>
+  <si>
+    <t>1102-0008</t>
+  </si>
+  <si>
+    <t>Управљање и одржавање водоводне инфраструктуре</t>
+  </si>
+  <si>
+    <t>Водоснабдевање</t>
+  </si>
+  <si>
+    <t>1102-0001</t>
+  </si>
+  <si>
+    <t>Управљање/одржавање јавним осветљењем</t>
+  </si>
+  <si>
+    <t>Улична расвета</t>
+  </si>
+  <si>
+    <t>ЛОКАЛНИ ЕКОНОМСКИ РАЗВОЈ</t>
+  </si>
+  <si>
+    <t>1501-4017</t>
+  </si>
+  <si>
+    <t>Оснаживање жена из руралних средина за развој женског предузетништва</t>
+  </si>
+  <si>
+    <t>РАЗВОЈ ТУРИЗМА</t>
+  </si>
+  <si>
+    <t>1502-0001</t>
+  </si>
+  <si>
+    <t>Управљање развојем туризма</t>
+  </si>
+  <si>
+    <t>ПОЉОПРИВРЕДА И РУРАЛНИ РАЗВОЈ</t>
+  </si>
+  <si>
+    <t>0101-0001</t>
+  </si>
+  <si>
+    <t>Подршка за спровођење пољопривредне политике у локалној заједници</t>
+  </si>
+  <si>
+    <t>Пољопривреда</t>
+  </si>
+  <si>
+    <t>0101-0002</t>
+  </si>
+  <si>
+    <t>Мере подршке руралном развоју</t>
+  </si>
+  <si>
+    <t>ЗАШТИТА ЖИВОТНЕ СРЕДИНЕ</t>
+  </si>
+  <si>
+    <t>0401-0001</t>
+  </si>
+  <si>
+    <t>Управљање заштитом животне средине</t>
+  </si>
+  <si>
+    <t>ОРГАНИЗАЦИЈА САОБРАЋАЈА И САОБРАЋАЈНА ИНФРАСТРУКТУРА</t>
+  </si>
+  <si>
+    <t>0701-0002</t>
+  </si>
+  <si>
+    <t>Одржавање саобраћајне инфраструктуре</t>
+  </si>
+  <si>
+    <t>Друмски саобраћај</t>
+  </si>
+  <si>
+    <t>0701-0005</t>
+  </si>
+  <si>
+    <t>Унапређење безбедности саобраћаја</t>
+  </si>
+  <si>
+    <t>Железнички саобраћај</t>
+  </si>
+  <si>
+    <t>ОСНОВНО ОБРАЗОВАЊЕ</t>
+  </si>
+  <si>
+    <t>2003-0001</t>
+  </si>
+  <si>
+    <t>Реализација делатности основног образовања</t>
+  </si>
+  <si>
+    <t>Основно образовање</t>
+  </si>
+  <si>
+    <t>2003-4006</t>
+  </si>
+  <si>
+    <t>Пројекат: Асистент у настави</t>
+  </si>
+  <si>
+    <t>СРЕДЊЕ ОБРАЗОВАЊЕ</t>
+  </si>
+  <si>
+    <t>2004-0001</t>
+  </si>
+  <si>
+    <t>Реализација делатности средњег образовања</t>
+  </si>
+  <si>
+    <t>Средње образовање</t>
+  </si>
+  <si>
+    <t>СОЦИЈАЛНА И ДЕЧИЈА ЗАШТИТА</t>
+  </si>
+  <si>
+    <t>0902-0019</t>
+  </si>
+  <si>
+    <t>Подршка деци и породици са децом</t>
+  </si>
+  <si>
+    <t>040</t>
+  </si>
+  <si>
+    <t>Породица и деца</t>
+  </si>
+  <si>
+    <t>0902-0020</t>
+  </si>
+  <si>
+    <t>Подршка рађању и родитељству</t>
+  </si>
+  <si>
+    <t>0902-4008</t>
+  </si>
+  <si>
+    <t>Студентске стипендије</t>
+  </si>
+  <si>
+    <t>0902-0001</t>
+  </si>
+  <si>
+    <t>Једнократне помоћи и други облици помоћи</t>
+  </si>
+  <si>
+    <t>070</t>
+  </si>
+  <si>
+    <t>Социјална помоћ угроженом становништву</t>
+  </si>
+  <si>
+    <t>0902-0016</t>
+  </si>
+  <si>
+    <t>Дневне услуге у заједници</t>
+  </si>
+  <si>
+    <t>090</t>
+  </si>
+  <si>
+    <t>Социјална заштита некласификована на другом месту</t>
+  </si>
+  <si>
+    <t>0902-0005</t>
+  </si>
+  <si>
+    <t>Обављање делатности установа социјалне заштите</t>
+  </si>
+  <si>
+    <t>0902-4007</t>
+  </si>
+  <si>
+    <t>Сигурна кућа и прихватилиште</t>
+  </si>
+  <si>
+    <t>0902-4009</t>
+  </si>
+  <si>
+    <t>Поправка објеката за социјално угрожене</t>
+  </si>
+  <si>
+    <t>0902-0018</t>
+  </si>
+  <si>
+    <t>Подршка реализацији програма Црвеног крста</t>
+  </si>
+  <si>
+    <t>Остале делатности</t>
+  </si>
+  <si>
+    <t>ЗДРАВСТВЕНА ЗАШТИТА</t>
+  </si>
+  <si>
+    <t>1801-0002</t>
+  </si>
+  <si>
+    <t>Мртвозорство</t>
+  </si>
+  <si>
+    <t>Здравство некласификовано на другом месту</t>
+  </si>
+  <si>
+    <t>1801-4010</t>
+  </si>
+  <si>
+    <t>Лекари специјалисти</t>
+  </si>
+  <si>
+    <t>1801-4014</t>
+  </si>
+  <si>
+    <t>Повећана доступност здравствене заштите старијим лицима</t>
+  </si>
+  <si>
+    <t>РАЗВОЈ КУЛТУРЕ И ИНФОРМИСАЊА</t>
+  </si>
+  <si>
+    <t>1201-0004</t>
+  </si>
+  <si>
+    <t>Остваривање и унапређивање јавног интереса у области јавног информисања</t>
+  </si>
+  <si>
+    <t>Услуге емитовања и издаваштва</t>
+  </si>
+  <si>
+    <t>РАЗВОЈ СПОРТА И ОМЛАДИНЕ</t>
+  </si>
+  <si>
+    <t>1301-0005</t>
+  </si>
+  <si>
+    <t>Спровођење омладинске политике</t>
+  </si>
+  <si>
+    <t>1301-0001</t>
+  </si>
+  <si>
+    <t>Подршка локалним спортским организацијама</t>
+  </si>
+  <si>
+    <t>Услуге рекреације и спорта</t>
+  </si>
+  <si>
+    <t>ЕНЕРГЕТСКА ЕФИКАСНОСТ И ОБНОВЉИВИ ИЗВОРИ ЕНЕРГИЈЕ</t>
+  </si>
+  <si>
+    <t>0501-5001</t>
+  </si>
+  <si>
+    <t>Спровођење мера енергетске ефикасности</t>
+  </si>
+  <si>
+    <t>4.3</t>
+  </si>
+  <si>
+    <t>ПУ „ЦВЕТИЋ“ КНИЋ</t>
+  </si>
+  <si>
+    <t>ПРЕДШКОЛСКО ВАСПИТАЊЕ</t>
+  </si>
+  <si>
+    <t>2002-0002</t>
+  </si>
+  <si>
+    <t>Функционисање и остваривање предшколског васпитања и образовања</t>
+  </si>
+  <si>
+    <t>Предшколско образовање</t>
+  </si>
+  <si>
+    <t>2002-4001</t>
+  </si>
+  <si>
+    <t>Пројекат: Логопед, психолог и соматопед</t>
+  </si>
+  <si>
+    <t>2002-4002</t>
+  </si>
+  <si>
+    <t>Пројекат: Енглески језик</t>
+  </si>
+  <si>
+    <t>2002-4003</t>
+  </si>
+  <si>
+    <t>Пројекат: Здрава исхрана</t>
+  </si>
+  <si>
+    <t>2002-4004</t>
+  </si>
+  <si>
+    <t>Пројекат: Школица спорта - физичко забавиште</t>
+  </si>
+  <si>
+    <t>2002-4005</t>
+  </si>
+  <si>
+    <t>Пројекат: Стручни сарадник - педагог</t>
+  </si>
+  <si>
+    <t>4.4</t>
+  </si>
+  <si>
+    <t>ЦЕНТАР ЗА КУЛТУРУ И БИБЛИОТЕКА</t>
+  </si>
+  <si>
+    <t>1201-0001</t>
+  </si>
+  <si>
+    <t>Функционисање локалних установа културе</t>
+  </si>
+  <si>
+    <t>Рекреација, спорт, култура и вере некласификовано на другом месту</t>
+  </si>
+  <si>
+    <t>1201-0002</t>
+  </si>
+  <si>
+    <t>Јачање културне продукције и уметничког стваралаштва</t>
+  </si>
+  <si>
+    <t>1201-4013</t>
+  </si>
+  <si>
+    <t>Завичајни музеј у најавању</t>
+  </si>
+  <si>
+    <t>1201-4015</t>
+  </si>
+  <si>
+    <t>Саборни разговори</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
+    <t>ТУРИСТИЧКА ОРГАНИЗАЦИЈА ОПШТИНЕ КНИЋ</t>
+  </si>
+  <si>
+    <t>Туризам</t>
+  </si>
+  <si>
+    <t>1502-0002</t>
+  </si>
+  <si>
+    <t>Промоција туристичке понуде</t>
+  </si>
+  <si>
+    <t>1502-4012</t>
+  </si>
+  <si>
+    <t>Ликовна колонија Гружанска јесен</t>
+  </si>
+  <si>
+    <t>4.6</t>
+  </si>
+  <si>
+    <t>МЕСНЕ ЗАЈЕДНИЦЕ</t>
+  </si>
+  <si>
+    <t>0602-0002</t>
+  </si>
+  <si>
+    <t>Функционисање месних заједница</t>
+  </si>
+  <si>
+    <t>ОПШТИНСКО ЈАВНО ПРАВОБРАНИЛАШТВО</t>
+  </si>
+  <si>
+    <t>5.5</t>
+  </si>
+  <si>
+    <t>0602-0004</t>
+  </si>
+  <si>
+    <t>Општинско јавно правобранилаштво</t>
+  </si>
+  <si>
+    <t>Судови</t>
+  </si>
+  <si>
+    <t>0602</t>
+  </si>
+  <si>
+    <t>0101</t>
+  </si>
+  <si>
+    <t>0401</t>
+  </si>
+  <si>
+    <t>0701</t>
+  </si>
+  <si>
+    <t>0902</t>
+  </si>
+  <si>
+    <t>0501</t>
   </si>
   <si>
     <t>ПЛАТЕ, ДОДАЦИ И НАКНАДЕ ЗАПОСЛЕНИХ (ЗАРАДЕ)</t>
   </si>
   <si>
-    <t>01</t>
-[...4 lines deleted...]
-  <si>
     <t>СОЦИЈАЛНИ ДОПРИНОСИ НА ТЕРЕТ ПОСЛОДАВЦА</t>
   </si>
   <si>
-    <t>414000</t>
-[...1 lines deleted...]
-  <si>
     <t>СОЦИЈАЛНА ДАВАЊА ЗАПОСЛЕНИМА</t>
   </si>
   <si>
-    <t>415000</t>
-[...5 lines deleted...]
-    <t>416000</t>
+    <t>НАКНАДЕ ТРОШКОВА ЗА ЗАПОСЛЕНЕ</t>
+  </si>
+  <si>
+    <t>ТРОШКОВИ ПУТОВАЊА</t>
+  </si>
+  <si>
+    <t>УСЛУГЕ ПО УГОВОРУ</t>
+  </si>
+  <si>
+    <t>МАТЕРИЈАЛ</t>
+  </si>
+  <si>
+    <t>ДОТАЦИЈЕ НЕВЛАДИНИМ ОРГАНИЗАЦИЈАМА</t>
+  </si>
+  <si>
+    <t>СТАЛНИ ТРОШКОВИ</t>
   </si>
   <si>
     <t>НАГРАДЕ ЗАПОСЛЕНИМА И ОСТАЛИ ПОСЕБНИ РАСХОДИ</t>
   </si>
   <si>
-    <t>422000</t>
-[...58 lines deleted...]
-  <si>
     <t>НАКНАДЕ У НАТУРИ</t>
   </si>
   <si>
-    <t>OPŠTINSKO VEĆE</t>
-[...25 lines deleted...]
-  <si>
     <t>СПЕЦИЈАЛИЗОВАНЕ УСЛУГЕ</t>
   </si>
   <si>
-    <t>17</t>
-[...4 lines deleted...]
-  <si>
     <t>ТЕКУЋЕ ПОПРАВКЕ И ОДРЖАВАЊЕ</t>
   </si>
   <si>
-    <t>451000</t>
-[...1 lines deleted...]
-  <si>
     <t>СУБВЕНЦИЈЕ ЈАВНИМ НЕФИНАНСИЈСКИМ ПРЕДУЗЕЋИМА И ОРГАНИЗАЦИЈАМА</t>
   </si>
   <si>
-    <t>482000</t>
-[...5 lines deleted...]
-    <t>485000</t>
+    <t>ПОРЕЗИ, ОБАВЕЗНЕ ТАКСЕ И КАЗНЕ</t>
   </si>
   <si>
     <t>НАКНАДА ШТЕТЕ ЗА ПОВРЕДЕ ИЛИ ШТЕТУ НАНЕТУ ОД СТРАНЕ ДРЖАВНИХ ОРГАНА</t>
   </si>
   <si>
-    <t>511000</t>
-[...1 lines deleted...]
-  <si>
     <t>ЗГРАДЕ И ГРАЂЕВИНСКИ ОБЈЕКТИ</t>
   </si>
   <si>
-    <t>13</t>
-[...8 lines deleted...]
-    <t>483000</t>
+    <t>МАШИНЕ И ОПРЕМА</t>
+  </si>
+  <si>
+    <t>ЗЕМЉИШТЕ</t>
   </si>
   <si>
     <t>НОВЧАНЕ КАЗНЕ И ПЕНАЛИ ПО РЕШЕЊУ СУДОВА</t>
   </si>
   <si>
-    <t>840</t>
-[...13 lines deleted...]
-  <si>
     <t>СРЕДСТВА РЕЗЕРВЕ</t>
   </si>
   <si>
-    <t>0010</t>
-[...41 lines deleted...]
-    <t>515000</t>
+    <t>НАКНАДА ШТЕТЕ ЗА ПОВРЕДЕ ИЛИ ШТЕТУ НАСТАЛУ УСЛЕД ЕЛЕМЕНТАРНИХ НЕПОГОДА</t>
+  </si>
+  <si>
+    <t>ТРАНСФЕРИ ОСТАЛИМ НИВОИМА ВЛАСТИ</t>
+  </si>
+  <si>
+    <t>НАКНАДЕ ЗА СОЦИЈАЛНУ ЗАШТИТУ ИЗ БУЏЕТА</t>
+  </si>
+  <si>
+    <t>ДОТАЦИЈЕ ОРГАНИЗАЦИЈАМА ОБАВЕЗНОГ СОЦИЈАЛНОГ ОСИГУРАЊА</t>
+  </si>
+  <si>
+    <t>СУБВЕНЦИЈЕ ПРИВАТНИМ ПРЕДУЗЕЋИМА</t>
   </si>
   <si>
     <t>НЕМАТЕРИЈАЛНА ИМОВИНА</t>
-  </si>
-[...520 lines deleted...]
-    <t>Судови</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
-[...6 lines deleted...]
-  <fonts count="25">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <charset val="134"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
       <name val="Calibri"/>
-      <charset val="134"/>
-[...13 lines deleted...]
-      <scheme val="minor"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...17 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <charset val="0"/>
-[...40 lines deleted...]
-      <scheme val="minor"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF3F3F76"/>
-[...26 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFA7D00"/>
-[...1 lines deleted...]
-      <charset val="0"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...47 lines deleted...]
-    </font>
   </fonts>
-  <fills count="34">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...190 lines deleted...]
-    </fill>
   </fills>
-  <borders count="11">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="8"/>
-[...112 lines deleted...]
-        <color theme="4"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="50">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+  </cellStyleXfs>
+  <cellXfs count="14">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...148 lines deleted...]
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="50">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
-[...47 lines deleted...]
-    <cellStyle name="Normal_Sheet1" xfId="49"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1801,65 +1047,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1880,11767 +1126,11645 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="438" row="5">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{3342A821-E47A-4DA5-AE2E-46A98AA6D12B}">
+  <we:reference id="wa103651566" version="1.1.0.0" store="en-US" storeType="OMEX"/>
+  <we:alternateReferences>
+    <we:reference id="wa103651566" version="1.1.0.0" store="wa103651566" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties/>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  <we:extLst>
+    <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{D87F86FE-615C-45B5-9D79-34F1136793EB}">
+      <we:containsCustomFunctions/>
+    </a:ext>
+  </we:extLst>
+</we:webextension>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
-[...1 lines deleted...]
-  <dimension ref="A1:P234"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6A9400C-36ED-47A4-B3F4-188B5CF52DD2}">
+  <dimension ref="A1:R205"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F220" workbookViewId="0">
-      <selection activeCell="M1" sqref="M1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="26.4380952380952" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="16" max="16" width="14" style="1" customWidth="1"/>
+    <col min="1" max="1" width="6.81640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="38.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="41.1796875" customWidth="1"/>
+    <col min="5" max="5" width="8" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.1796875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="57.54296875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="24.81640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="67.1796875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.453125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="61.453125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.81640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="23.81640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="77.26953125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="18.1796875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="29.1796875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="26.1796875" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="20.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="30" spans="1:16">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="3" t="s">
+      <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="3" t="s">
+      <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="3" t="s">
+      <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="4" t="s">
+      <c r="N1" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="4" t="s">
+      <c r="O1" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="4" t="s">
+      <c r="P1" s="2" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="5">
+      <c r="Q1" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A2" s="4">
         <v>1</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="B2" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E2" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F2" s="6">
         <v>16</v>
       </c>
-      <c r="C2" s="5">
+      <c r="G2" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H2" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="J2" s="12">
+        <v>110</v>
+      </c>
+      <c r="K2" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="L2" s="6">
         <v>1</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="M2" s="4">
+        <v>411000</v>
+      </c>
+      <c r="N2" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="O2" s="9">
+        <v>3345736</v>
+      </c>
+      <c r="P2" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="9">
+        <v>0</v>
+      </c>
+      <c r="R2" s="9">
+        <v>3345736</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A3" s="4">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F3" s="6">
+        <v>16</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" s="12">
+        <v>110</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" s="6">
+        <v>2</v>
+      </c>
+      <c r="M3" s="4">
+        <v>412000</v>
+      </c>
+      <c r="N3" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="O3" s="9">
+        <v>506878</v>
+      </c>
+      <c r="P3" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="9">
+        <v>0</v>
+      </c>
+      <c r="R3" s="9">
+        <v>506878</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A4" s="4">
+        <v>1</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F4" s="6">
+        <v>16</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" s="12">
+        <v>110</v>
+      </c>
+      <c r="K4" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="L4" s="6">
+        <v>193</v>
+      </c>
+      <c r="M4" s="4">
+        <v>414000</v>
+      </c>
+      <c r="N4" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="O4" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="9">
+        <v>0</v>
+      </c>
+      <c r="R4" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F5" s="6">
+        <v>16</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="J5" s="12">
+        <v>110</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" s="6">
+        <v>3</v>
+      </c>
+      <c r="M5" s="4">
+        <v>415000</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="O5" s="9">
+        <v>170000</v>
+      </c>
+      <c r="P5" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="9">
+        <v>0</v>
+      </c>
+      <c r="R5" s="9">
+        <v>170000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A6" s="4">
+        <v>1</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F6" s="6">
+        <v>16</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="12">
+        <v>110</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L6" s="6">
+        <v>4</v>
+      </c>
+      <c r="M6" s="4">
+        <v>422000</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="O6" s="9">
+        <v>250000</v>
+      </c>
+      <c r="P6" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>0</v>
+      </c>
+      <c r="R6" s="9">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A7" s="4">
+        <v>1</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F7" s="6">
+        <v>16</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="12">
+        <v>110</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" s="6">
+        <v>5</v>
+      </c>
+      <c r="M7" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N7" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O7" s="9">
+        <v>5500000</v>
+      </c>
+      <c r="P7" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>0</v>
+      </c>
+      <c r="R7" s="9">
+        <v>5500000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A8" s="4">
+        <v>1</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F8" s="6">
+        <v>16</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="J8" s="12">
+        <v>110</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L8" s="6">
+        <v>6</v>
+      </c>
+      <c r="M8" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N8" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O8" s="9">
+        <v>100000</v>
+      </c>
+      <c r="P8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>0</v>
+      </c>
+      <c r="R8" s="9">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A9" s="4">
+        <v>1</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F9" s="6">
+        <v>16</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" s="12">
+        <v>110</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" s="6">
+        <v>7</v>
+      </c>
+      <c r="M9" s="4">
+        <v>481000</v>
+      </c>
+      <c r="N9" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="O9" s="9">
+        <v>376251.93</v>
+      </c>
+      <c r="P9" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>0</v>
+      </c>
+      <c r="R9" s="9">
+        <v>376251.93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A10" s="4">
+        <v>1</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F10" s="6">
+        <v>16</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="J10" s="12">
+        <v>110</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="6">
+        <v>146</v>
+      </c>
+      <c r="M10" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N10" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O10" s="9">
+        <v>100000</v>
+      </c>
+      <c r="P10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>0</v>
+      </c>
+      <c r="R10" s="9">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A11" s="4">
+        <v>1</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F11" s="6">
+        <v>16</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="J11" s="12">
+        <v>110</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L11" s="6">
+        <v>147</v>
+      </c>
+      <c r="M11" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N11" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O11" s="9">
+        <v>1635000</v>
+      </c>
+      <c r="P11" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>0</v>
+      </c>
+      <c r="R11" s="9">
+        <v>1635000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A12" s="4">
+        <v>1</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F12" s="6">
+        <v>16</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="12">
+        <v>110</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L12" s="6">
+        <v>148</v>
+      </c>
+      <c r="M12" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N12" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O12" s="9">
+        <v>65000</v>
+      </c>
+      <c r="P12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>0</v>
+      </c>
+      <c r="R12" s="9">
+        <v>65000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A13" s="4">
+        <v>1</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F13" s="6">
+        <v>16</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="12">
+        <v>160</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L13" s="6">
+        <v>8</v>
+      </c>
+      <c r="M13" s="4">
+        <v>416000</v>
+      </c>
+      <c r="N13" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="O13" s="9">
+        <v>726000</v>
+      </c>
+      <c r="P13" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>0</v>
+      </c>
+      <c r="R13" s="9">
+        <v>726000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A14" s="4">
+        <v>1</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F14" s="6">
+        <v>16</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="12">
+        <v>160</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L14" s="6">
+        <v>9</v>
+      </c>
+      <c r="M14" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N14" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O14" s="9">
+        <v>2592000</v>
+      </c>
+      <c r="P14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>0</v>
+      </c>
+      <c r="R14" s="9">
+        <v>2592000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A15" s="4">
+        <v>1</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F15" s="6">
+        <v>16</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="12">
+        <v>160</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L15" s="6">
+        <v>10</v>
+      </c>
+      <c r="M15" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N15" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O15" s="9">
+        <v>26500</v>
+      </c>
+      <c r="P15" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>0</v>
+      </c>
+      <c r="R15" s="9">
+        <v>26500</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A16" s="4">
+        <v>2</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F16" s="6">
+        <v>16</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="12">
+        <v>110</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L16" s="6">
+        <v>11</v>
+      </c>
+      <c r="M16" s="4">
+        <v>411000</v>
+      </c>
+      <c r="N16" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="O16" s="9">
+        <v>3435331</v>
+      </c>
+      <c r="P16" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>3435331</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A17" s="4">
+        <v>2</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F17" s="6">
+        <v>16</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="12">
+        <v>110</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L17" s="6">
+        <v>12</v>
+      </c>
+      <c r="M17" s="4">
+        <v>412000</v>
+      </c>
+      <c r="N17" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="O17" s="9">
+        <v>520454</v>
+      </c>
+      <c r="P17" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>0</v>
+      </c>
+      <c r="R17" s="9">
+        <v>520454</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A18" s="4">
+        <v>2</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F18" s="6">
+        <v>16</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="12">
+        <v>110</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L18" s="6">
+        <v>176</v>
+      </c>
+      <c r="M18" s="4">
+        <v>413000</v>
+      </c>
+      <c r="N18" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="O18" s="9">
+        <v>16000</v>
+      </c>
+      <c r="P18" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>0</v>
+      </c>
+      <c r="R18" s="9">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A19" s="4">
+        <v>2</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F19" s="6">
+        <v>16</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J19" s="12">
+        <v>110</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L19" s="6">
+        <v>195</v>
+      </c>
+      <c r="M19" s="4">
+        <v>414000</v>
+      </c>
+      <c r="N19" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="O19" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P19" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>0</v>
+      </c>
+      <c r="R19" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A20" s="4">
+        <v>2</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F20" s="6">
+        <v>16</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="12">
+        <v>110</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L20" s="6">
+        <v>13</v>
+      </c>
+      <c r="M20" s="4">
+        <v>415000</v>
+      </c>
+      <c r="N20" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="O20" s="9">
+        <v>900000</v>
+      </c>
+      <c r="P20" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>0</v>
+      </c>
+      <c r="R20" s="9">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A21" s="4">
+        <v>2</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F21" s="6">
+        <v>16</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J21" s="12">
+        <v>110</v>
+      </c>
+      <c r="K21" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="L21" s="6">
+        <v>14</v>
+      </c>
+      <c r="M21" s="4">
+        <v>422000</v>
+      </c>
+      <c r="N21" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="O21" s="9">
+        <v>300000</v>
+      </c>
+      <c r="P21" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>0</v>
+      </c>
+      <c r="R21" s="9">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A22" s="4">
+        <v>2</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F22" s="6">
+        <v>16</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="12">
+        <v>110</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L22" s="6">
+        <v>15</v>
+      </c>
+      <c r="M22" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N22" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O22" s="9">
+        <v>1500000</v>
+      </c>
+      <c r="P22" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>0</v>
+      </c>
+      <c r="R22" s="9">
+        <v>1500000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A23" s="4">
+        <v>2</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F23" s="6">
+        <v>16</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J23" s="12">
+        <v>110</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L23" s="6">
+        <v>16</v>
+      </c>
+      <c r="M23" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N23" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O23" s="9">
+        <v>10000</v>
+      </c>
+      <c r="P23" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>0</v>
+      </c>
+      <c r="R23" s="9">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A24" s="4">
+        <v>3</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F24" s="6">
+        <v>16</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J24" s="12">
+        <v>110</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L24" s="6">
         <v>17</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="M24" s="4">
+        <v>411000</v>
+      </c>
+      <c r="N24" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="O24" s="9">
+        <v>6603256</v>
+      </c>
+      <c r="P24" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>0</v>
+      </c>
+      <c r="R24" s="9">
+        <v>6603256</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A25" s="4">
+        <v>3</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F25" s="6">
+        <v>16</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J25" s="12">
+        <v>110</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L25" s="6">
         <v>18</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="M25" s="4">
+        <v>412000</v>
+      </c>
+      <c r="N25" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="O25" s="9">
+        <v>1000393</v>
+      </c>
+      <c r="P25" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>0</v>
+      </c>
+      <c r="R25" s="9">
+        <v>1000393</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A26" s="4">
+        <v>3</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F26" s="6">
+        <v>16</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J26" s="12">
+        <v>110</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L26" s="6">
+        <v>177</v>
+      </c>
+      <c r="M26" s="4">
+        <v>413000</v>
+      </c>
+      <c r="N26" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="O26" s="9">
+        <v>48000</v>
+      </c>
+      <c r="P26" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A27" s="4">
+        <v>3</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F27" s="6">
+        <v>16</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J27" s="12">
+        <v>110</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L27" s="6">
+        <v>197</v>
+      </c>
+      <c r="M27" s="4">
+        <v>414000</v>
+      </c>
+      <c r="N27" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="O27" s="9">
+        <v>100000</v>
+      </c>
+      <c r="P27" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>0</v>
+      </c>
+      <c r="R27" s="9">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A28" s="4">
+        <v>3</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F28" s="6">
+        <v>16</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="J28" s="12">
+        <v>110</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L28" s="6">
         <v>19</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="M28" s="4">
+        <v>415000</v>
+      </c>
+      <c r="N28" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="O28" s="9">
+        <v>550000</v>
+      </c>
+      <c r="P28" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>0</v>
+      </c>
+      <c r="R28" s="9">
+        <v>550000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A29" s="4">
+        <v>3</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F29" s="6">
+        <v>16</v>
+      </c>
+      <c r="G29" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="H2" s="6" t="s">
+      <c r="H29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J29" s="12">
+        <v>110</v>
+      </c>
+      <c r="K29" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="L29" s="6">
+        <v>20</v>
+      </c>
+      <c r="M29" s="4">
+        <v>422000</v>
+      </c>
+      <c r="N29" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="O29" s="9">
+        <v>400000</v>
+      </c>
+      <c r="P29" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>0</v>
+      </c>
+      <c r="R29" s="9">
+        <v>400000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A30" s="4">
+        <v>3</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E30" s="10">
+        <v>2101</v>
+      </c>
+      <c r="F30" s="6">
+        <v>16</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I30" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J30" s="12">
+        <v>110</v>
+      </c>
+      <c r="K30" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="L30" s="6">
         <v>21</v>
       </c>
-      <c r="I2" s="6" t="s">
+      <c r="M30" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N30" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O30" s="9">
+        <v>1000000</v>
+      </c>
+      <c r="P30" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>0</v>
+      </c>
+      <c r="R30" s="9">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A31" s="4">
+        <v>4</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F31" s="6">
+        <v>15</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I31" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="J31" s="12">
+        <v>130</v>
+      </c>
+      <c r="K31" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="L31" s="6">
         <v>22</v>
       </c>
-      <c r="J2" s="6" t="s">
+      <c r="M31" s="4">
+        <v>411000</v>
+      </c>
+      <c r="N31" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="O31" s="9">
+        <v>49111617</v>
+      </c>
+      <c r="P31" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>0</v>
+      </c>
+      <c r="R31" s="9">
+        <v>49111617</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A32" s="4">
+        <v>4</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F32" s="6">
+        <v>15</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="J32" s="12">
+        <v>130</v>
+      </c>
+      <c r="K32" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="L32" s="6">
         <v>23</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="M32" s="4">
+        <v>412000</v>
+      </c>
+      <c r="N32" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="O32" s="9">
+        <v>7440410</v>
+      </c>
+      <c r="P32" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="9">
+        <v>0</v>
+      </c>
+      <c r="R32" s="9">
+        <v>7440410</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A33" s="4">
+        <v>4</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F33" s="6">
+        <v>15</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J33" s="12">
+        <v>130</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L33" s="6">
+        <v>181</v>
+      </c>
+      <c r="M33" s="4">
+        <v>413000</v>
+      </c>
+      <c r="N33" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="O33" s="9">
+        <v>192000</v>
+      </c>
+      <c r="P33" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>0</v>
+      </c>
+      <c r="R33" s="9">
+        <v>192000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A34" s="4">
+        <v>4</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F34" s="6">
+        <v>15</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I34" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="J34" s="12">
+        <v>130</v>
+      </c>
+      <c r="K34" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="L34" s="6">
         <v>24</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M34" s="4">
+        <v>414000</v>
+      </c>
+      <c r="N34" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="O34" s="9">
+        <v>1000000</v>
+      </c>
+      <c r="P34" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>0</v>
+      </c>
+      <c r="R34" s="9">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A35" s="4">
+        <v>4</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F35" s="6">
+        <v>15</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I35" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="J35" s="10">
+        <v>130</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L35" s="6">
         <v>25</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="M35" s="4">
+        <v>415000</v>
+      </c>
+      <c r="N35" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="O35" s="9">
+        <v>3000000</v>
+      </c>
+      <c r="P35" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="9">
+        <v>0</v>
+      </c>
+      <c r="R35" s="9">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A36" s="4">
+        <v>4</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F36" s="6">
+        <v>15</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J36" s="12">
+        <v>130</v>
+      </c>
+      <c r="K36" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="L36" s="6">
         <v>26</v>
       </c>
-      <c r="N2" s="7">
-[...10 lines deleted...]
-      <c r="A3" s="5">
+      <c r="M36" s="4">
+        <v>416000</v>
+      </c>
+      <c r="N36" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="O36" s="9">
+        <v>1000000</v>
+      </c>
+      <c r="P36" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="9">
+        <v>0</v>
+      </c>
+      <c r="R36" s="9">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A37" s="4">
+        <v>4</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F37" s="6">
+        <v>15</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J37" s="12">
+        <v>130</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="L37" s="6">
+        <v>27</v>
+      </c>
+      <c r="M37" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N37" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O37" s="9">
+        <v>13250893.07</v>
+      </c>
+      <c r="P37" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="9">
+        <v>0</v>
+      </c>
+      <c r="R37" s="9">
+        <v>13250893.07</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A38" s="4">
+        <v>4</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F38" s="6">
+        <v>15</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I38" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J38" s="12">
+        <v>130</v>
+      </c>
+      <c r="K38" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="L38" s="6">
+        <v>28</v>
+      </c>
+      <c r="M38" s="4">
+        <v>422000</v>
+      </c>
+      <c r="N38" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="O38" s="9">
+        <v>650000</v>
+      </c>
+      <c r="P38" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="9">
+        <v>0</v>
+      </c>
+      <c r="R38" s="9">
+        <v>650000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A39" s="4">
+        <v>4</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F39" s="6">
+        <v>15</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J39" s="12">
+        <v>130</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L39" s="6">
+        <v>29</v>
+      </c>
+      <c r="M39" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N39" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O39" s="9">
+        <v>12000000</v>
+      </c>
+      <c r="P39" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="9">
+        <v>0</v>
+      </c>
+      <c r="R39" s="9">
+        <v>12000000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A40" s="4">
+        <v>4</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F40" s="6">
+        <v>15</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J40" s="12">
+        <v>130</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L40" s="6">
+        <v>30</v>
+      </c>
+      <c r="M40" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N40" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O40" s="9">
+        <v>4000000</v>
+      </c>
+      <c r="P40" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="9">
+        <v>0</v>
+      </c>
+      <c r="R40" s="9">
+        <v>4000000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A41" s="4">
+        <v>4</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F41" s="6">
+        <v>15</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H41" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J41" s="12">
+        <v>130</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L41" s="6">
+        <v>31</v>
+      </c>
+      <c r="M41" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N41" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O41" s="9">
+        <v>0</v>
+      </c>
+      <c r="P41" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="9">
+        <v>5889000</v>
+      </c>
+      <c r="R41" s="9">
+        <v>5889000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A42" s="4">
+        <v>4</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F42" s="6">
+        <v>15</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J42" s="12">
+        <v>130</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L42" s="6">
+        <v>32</v>
+      </c>
+      <c r="M42" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N42" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O42" s="9">
+        <v>4000000</v>
+      </c>
+      <c r="P42" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="9">
+        <v>0</v>
+      </c>
+      <c r="R42" s="9">
+        <v>4000000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A43" s="4">
+        <v>4</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F43" s="6">
+        <v>15</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J43" s="12">
+        <v>130</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L43" s="6">
+        <v>33</v>
+      </c>
+      <c r="M43" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N43" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O43" s="9">
+        <v>6300000</v>
+      </c>
+      <c r="P43" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="9">
+        <v>0</v>
+      </c>
+      <c r="R43" s="9">
+        <v>6300000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A44" s="4">
+        <v>4</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F44" s="6">
+        <v>15</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J44" s="12">
+        <v>130</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L44" s="6">
+        <v>34</v>
+      </c>
+      <c r="M44" s="4">
+        <v>451000</v>
+      </c>
+      <c r="N44" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="O44" s="9">
+        <v>533760.93000000005</v>
+      </c>
+      <c r="P44" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="9">
+        <v>0</v>
+      </c>
+      <c r="R44" s="9">
+        <v>533760.93000000005</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A45" s="4">
+        <v>4</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F45" s="6">
+        <v>15</v>
+      </c>
+      <c r="G45" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J45" s="12">
+        <v>130</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L45" s="6">
+        <v>191</v>
+      </c>
+      <c r="M45" s="4">
+        <v>451000</v>
+      </c>
+      <c r="N45" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="O45" s="9">
+        <v>0</v>
+      </c>
+      <c r="P45" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="9">
+        <v>66239.070000000007</v>
+      </c>
+      <c r="R45" s="9">
+        <v>66239.070000000007</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A46" s="4">
+        <v>4</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F46" s="6">
+        <v>15</v>
+      </c>
+      <c r="G46" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H46" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J46" s="12">
+        <v>130</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L46" s="6">
+        <v>35</v>
+      </c>
+      <c r="M46" s="4">
+        <v>481000</v>
+      </c>
+      <c r="N46" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="O46" s="9">
+        <v>486485.47</v>
+      </c>
+      <c r="P46" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="9">
+        <v>0</v>
+      </c>
+      <c r="R46" s="9">
+        <v>486485.47</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A47" s="4">
+        <v>4</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F47" s="6">
+        <v>15</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I47" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J47" s="12">
+        <v>130</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L47" s="6">
+        <v>36</v>
+      </c>
+      <c r="M47" s="4">
+        <v>482000</v>
+      </c>
+      <c r="N47" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="O47" s="9">
+        <v>400000</v>
+      </c>
+      <c r="P47" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="9">
+        <v>0</v>
+      </c>
+      <c r="R47" s="9">
+        <v>400000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A48" s="4">
+        <v>4</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F48" s="6">
+        <v>15</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J48" s="12">
+        <v>130</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L48" s="6">
+        <v>37</v>
+      </c>
+      <c r="M48" s="4">
+        <v>485000</v>
+      </c>
+      <c r="N48" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="O48" s="9">
+        <v>100000</v>
+      </c>
+      <c r="P48" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="9">
+        <v>0</v>
+      </c>
+      <c r="R48" s="9">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A49" s="4">
+        <v>4</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F49" s="6">
+        <v>15</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I49" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J49" s="12">
+        <v>130</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L49" s="6">
+        <v>38</v>
+      </c>
+      <c r="M49" s="4">
+        <v>511000</v>
+      </c>
+      <c r="N49" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="O49" s="9">
+        <v>5800850</v>
+      </c>
+      <c r="P49" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="9">
+        <v>0</v>
+      </c>
+      <c r="R49" s="9">
+        <v>5800850</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A50" s="4">
+        <v>4</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F50" s="6">
+        <v>15</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I50" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J50" s="12">
+        <v>130</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L50" s="6">
+        <v>190</v>
+      </c>
+      <c r="M50" s="4">
+        <v>511000</v>
+      </c>
+      <c r="N50" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="O50" s="9">
+        <v>0</v>
+      </c>
+      <c r="P50" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="9">
+        <v>2811450</v>
+      </c>
+      <c r="R50" s="9">
+        <v>2811450</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A51" s="4">
+        <v>4</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F51" s="6">
+        <v>15</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I51" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J51" s="12">
+        <v>130</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L51" s="6">
+        <v>206</v>
+      </c>
+      <c r="M51" s="4">
+        <v>512000</v>
+      </c>
+      <c r="N51" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="O51" s="9">
+        <v>0</v>
+      </c>
+      <c r="P51" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="9">
+        <v>723567.65</v>
+      </c>
+      <c r="R51" s="9">
+        <v>723567.65</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A52" s="4">
+        <v>4</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F52" s="6">
+        <v>15</v>
+      </c>
+      <c r="G52" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I52" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J52" s="12">
+        <v>130</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L52" s="6">
+        <v>145</v>
+      </c>
+      <c r="M52" s="4">
+        <v>541000</v>
+      </c>
+      <c r="N52" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="O52" s="9">
+        <v>3000000</v>
+      </c>
+      <c r="P52" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="9">
+        <v>0</v>
+      </c>
+      <c r="R52" s="9">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A53" s="4">
+        <v>4</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F53" s="6">
+        <v>15</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I53" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J53" s="12">
+        <v>160</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L53" s="6">
+        <v>39</v>
+      </c>
+      <c r="M53" s="4">
+        <v>483000</v>
+      </c>
+      <c r="N53" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="O53" s="9">
+        <v>3100000</v>
+      </c>
+      <c r="P53" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="9">
+        <v>0</v>
+      </c>
+      <c r="R53" s="9">
+        <v>3100000</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A54" s="4">
+        <v>4</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F54" s="6">
+        <v>15</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I54" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="J54" s="12">
+        <v>160</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L54" s="6">
+        <v>40</v>
+      </c>
+      <c r="M54" s="4">
+        <v>499000</v>
+      </c>
+      <c r="N54" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="O54" s="9">
+        <v>3500000</v>
+      </c>
+      <c r="P54" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="9">
+        <v>0</v>
+      </c>
+      <c r="R54" s="9">
+        <v>3500000</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A55" s="4">
+        <v>4</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F55" s="6">
+        <v>15</v>
+      </c>
+      <c r="G55" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="I55" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="J55" s="12">
+        <v>160</v>
+      </c>
+      <c r="K55" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="L55" s="6">
+        <v>41</v>
+      </c>
+      <c r="M55" s="4">
+        <v>499000</v>
+      </c>
+      <c r="N55" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="O55" s="9">
+        <v>500000</v>
+      </c>
+      <c r="P55" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="9">
+        <v>0</v>
+      </c>
+      <c r="R55" s="9">
+        <v>500000</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A56" s="4">
+        <v>4</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F56" s="6">
+        <v>15</v>
+      </c>
+      <c r="G56" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H56" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I56" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="J56" s="12">
+        <v>220</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L56" s="6">
+        <v>42</v>
+      </c>
+      <c r="M56" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N56" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O56" s="9">
+        <v>168000</v>
+      </c>
+      <c r="P56" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="9">
+        <v>0</v>
+      </c>
+      <c r="R56" s="9">
+        <v>168000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A57" s="4">
+        <v>4</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F57" s="6">
+        <v>15</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H57" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I57" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="J57" s="12">
+        <v>220</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L57" s="6">
+        <v>152</v>
+      </c>
+      <c r="M57" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N57" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O57" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P57" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="9">
+        <v>0</v>
+      </c>
+      <c r="R57" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A58" s="4">
+        <v>4</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F58" s="6">
+        <v>15</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I58" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="J58" s="12">
+        <v>220</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L58" s="6">
+        <v>43</v>
+      </c>
+      <c r="M58" s="4">
+        <v>484000</v>
+      </c>
+      <c r="N58" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="O58" s="9">
+        <v>0</v>
+      </c>
+      <c r="P58" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="9">
+        <v>270168</v>
+      </c>
+      <c r="R58" s="9">
+        <v>270168</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A59" s="4">
+        <v>4</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F59" s="6">
+        <v>15</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I59" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J59" s="12">
+        <v>840</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L59" s="6">
+        <v>201</v>
+      </c>
+      <c r="M59" s="4">
+        <v>481000</v>
+      </c>
+      <c r="N59" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="O59" s="9">
+        <v>2000000</v>
+      </c>
+      <c r="P59" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="9">
+        <v>0</v>
+      </c>
+      <c r="R59" s="9">
+        <v>2000000</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A60" s="4">
+        <v>4</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E60" s="10">
+        <v>1101</v>
+      </c>
+      <c r="F60" s="6">
         <v>1</v>
       </c>
-      <c r="B3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="G60" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H60" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="I60" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J60" s="12">
+        <v>620</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L60" s="6">
+        <v>44</v>
+      </c>
+      <c r="M60" s="4">
+        <v>511000</v>
+      </c>
+      <c r="N60" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="O60" s="9">
+        <v>876000</v>
+      </c>
+      <c r="P60" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="9">
+        <v>0</v>
+      </c>
+      <c r="R60" s="9">
+        <v>876000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A61" s="4">
+        <v>4</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E61" s="10">
+        <v>1101</v>
+      </c>
+      <c r="F61" s="6">
         <v>1</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="G61" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H61" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="I61" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J61" s="12">
+        <v>620</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L61" s="6">
+        <v>189</v>
+      </c>
+      <c r="M61" s="4">
+        <v>511000</v>
+      </c>
+      <c r="N61" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="O61" s="9">
+        <v>0</v>
+      </c>
+      <c r="P61" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="9">
+        <v>1122000</v>
+      </c>
+      <c r="R61" s="9">
+        <v>1122000</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A62" s="4">
+        <v>4</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E62" s="10">
+        <v>1102</v>
+      </c>
+      <c r="F62" s="6">
+        <v>2</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H62" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="I62" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="J62" s="12">
+        <v>510</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L62" s="6">
+        <v>45</v>
+      </c>
+      <c r="M62" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N62" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O62" s="9">
+        <v>4000000</v>
+      </c>
+      <c r="P62" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="9">
+        <v>0</v>
+      </c>
+      <c r="R62" s="9">
+        <v>4000000</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A63" s="4">
+        <v>4</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E63" s="10">
+        <v>1102</v>
+      </c>
+      <c r="F63" s="6">
+        <v>2</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="I63" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="J63" s="12">
+        <v>540</v>
+      </c>
+      <c r="K63" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L63" s="6">
+        <v>150</v>
+      </c>
+      <c r="M63" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N63" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O63" s="9">
+        <v>4000000</v>
+      </c>
+      <c r="P63" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="9">
+        <v>0</v>
+      </c>
+      <c r="R63" s="9">
+        <v>4000000</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A64" s="4">
+        <v>4</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E64" s="10">
+        <v>1102</v>
+      </c>
+      <c r="F64" s="6">
+        <v>2</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H64" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="I64" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="J64" s="12">
+        <v>560</v>
+      </c>
+      <c r="K64" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="L64" s="6">
+        <v>46</v>
+      </c>
+      <c r="M64" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N64" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O64" s="9">
+        <v>3500000</v>
+      </c>
+      <c r="P64" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="9">
+        <v>0</v>
+      </c>
+      <c r="R64" s="9">
+        <v>3500000</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A65" s="4">
+        <v>4</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E65" s="10">
+        <v>1102</v>
+      </c>
+      <c r="F65" s="6">
+        <v>2</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H65" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="I65" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="J65" s="12">
+        <v>560</v>
+      </c>
+      <c r="K65" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="L65" s="6">
+        <v>47</v>
+      </c>
+      <c r="M65" s="4">
+        <v>485000</v>
+      </c>
+      <c r="N65" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="O65" s="9">
+        <v>4000000</v>
+      </c>
+      <c r="P65" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="9">
+        <v>0</v>
+      </c>
+      <c r="R65" s="9">
+        <v>4000000</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A66" s="4">
+        <v>4</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E66" s="10">
+        <v>1102</v>
+      </c>
+      <c r="F66" s="6">
+        <v>2</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="I66" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="J66" s="12">
+        <v>630</v>
+      </c>
+      <c r="K66" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="L66" s="6">
+        <v>144</v>
+      </c>
+      <c r="M66" s="4">
+        <v>511000</v>
+      </c>
+      <c r="N66" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="O66" s="9">
+        <v>0</v>
+      </c>
+      <c r="P66" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="9">
+        <v>996000</v>
+      </c>
+      <c r="R66" s="9">
+        <v>996000</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A67" s="4">
+        <v>4</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E67" s="10">
+        <v>1102</v>
+      </c>
+      <c r="F67" s="6">
+        <v>2</v>
+      </c>
+      <c r="G67" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H67" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="I67" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="J67" s="12">
+        <v>640</v>
+      </c>
+      <c r="K67" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L67" s="6">
+        <v>48</v>
+      </c>
+      <c r="M67" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N67" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O67" s="9">
+        <v>12000000</v>
+      </c>
+      <c r="P67" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="9">
+        <v>0</v>
+      </c>
+      <c r="R67" s="9">
+        <v>12000000</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A68" s="4">
+        <v>4</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E68" s="10">
+        <v>1102</v>
+      </c>
+      <c r="F68" s="6">
+        <v>2</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="I68" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J68" s="12">
+        <v>640</v>
+      </c>
+      <c r="K68" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="L68" s="6">
+        <v>151</v>
+      </c>
+      <c r="M68" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N68" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O68" s="9">
+        <v>500000</v>
+      </c>
+      <c r="P68" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="9">
+        <v>0</v>
+      </c>
+      <c r="R68" s="9">
+        <v>500000</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A69" s="4">
+        <v>4</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E69" s="10">
+        <v>1102</v>
+      </c>
+      <c r="F69" s="6">
+        <v>2</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H69" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="I69" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="J69" s="10">
+        <v>640</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L69" s="6">
+        <v>49</v>
+      </c>
+      <c r="M69" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N69" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O69" s="9">
+        <v>1000000</v>
+      </c>
+      <c r="P69" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="9">
+        <v>0</v>
+      </c>
+      <c r="R69" s="9">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A70" s="4">
+        <v>4</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E70" s="10">
+        <v>1102</v>
+      </c>
+      <c r="F70" s="6">
+        <v>2</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H70" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="I70" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="J70" s="12">
+        <v>640</v>
+      </c>
+      <c r="K70" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="L70" s="6">
+        <v>50</v>
+      </c>
+      <c r="M70" s="4">
+        <v>511000</v>
+      </c>
+      <c r="N70" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="O70" s="9">
+        <v>18400000</v>
+      </c>
+      <c r="P70" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="9">
+        <v>0</v>
+      </c>
+      <c r="R70" s="9">
+        <v>18400000</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A71" s="4">
+        <v>4</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E71" s="10">
+        <v>1501</v>
+      </c>
+      <c r="F71" s="6">
+        <v>3</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="I71" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="J71" s="12">
+        <v>620</v>
+      </c>
+      <c r="K71" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L71" s="6">
+        <v>204</v>
+      </c>
+      <c r="M71" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N71" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O71" s="9">
+        <v>43333.33</v>
+      </c>
+      <c r="P71" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="9">
+        <v>0</v>
+      </c>
+      <c r="R71" s="9">
+        <v>43333.33</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A72" s="4">
+        <v>4</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E72" s="10">
+        <v>1501</v>
+      </c>
+      <c r="F72" s="6">
+        <v>3</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="I72" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="J72" s="12">
+        <v>620</v>
+      </c>
+      <c r="K72" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L72" s="6">
+        <v>203</v>
+      </c>
+      <c r="M72" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N72" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O72" s="9">
+        <v>0</v>
+      </c>
+      <c r="P72" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="9">
+        <v>2000</v>
+      </c>
+      <c r="R72" s="9">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A73" s="4">
+        <v>4</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E73" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F73" s="6">
+        <v>4</v>
+      </c>
+      <c r="G73" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H73" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I73" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="J73" s="12">
+        <v>620</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L73" s="6">
+        <v>51</v>
+      </c>
+      <c r="M73" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N73" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O73" s="9">
+        <v>100000</v>
+      </c>
+      <c r="P73" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="9">
+        <v>0</v>
+      </c>
+      <c r="R73" s="9">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A74" s="4">
+        <v>4</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E74" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F74" s="6">
+        <v>4</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H74" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I74" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="J74" s="12">
+        <v>620</v>
+      </c>
+      <c r="K74" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L74" s="6">
+        <v>153</v>
+      </c>
+      <c r="M74" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N74" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O74" s="9">
+        <v>0</v>
+      </c>
+      <c r="P74" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="9">
+        <v>105841.99</v>
+      </c>
+      <c r="R74" s="9">
+        <v>105841.99</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A75" s="4">
+        <v>4</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="F75" s="6">
+        <v>5</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="I75" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="J75" s="12">
+        <v>421</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L75" s="6">
+        <v>194</v>
+      </c>
+      <c r="M75" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N75" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O75" s="9">
+        <v>4000000</v>
+      </c>
+      <c r="P75" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="9">
+        <v>0</v>
+      </c>
+      <c r="R75" s="9">
+        <v>4000000</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A76" s="4">
+        <v>4</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="F76" s="6">
+        <v>5</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="H76" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="I76" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="J76" s="12">
+        <v>421</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L76" s="6">
+        <v>157</v>
+      </c>
+      <c r="M76" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N76" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O76" s="9">
+        <v>400000</v>
+      </c>
+      <c r="P76" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="9">
+        <v>0</v>
+      </c>
+      <c r="R76" s="9">
+        <v>400000</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A77" s="4">
+        <v>4</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="F77" s="6">
+        <v>5</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="I77" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="J77" s="12">
+        <v>421</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L77" s="6">
+        <v>158</v>
+      </c>
+      <c r="M77" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N77" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O77" s="9">
+        <v>0</v>
+      </c>
+      <c r="P77" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="9">
+        <v>266897.93</v>
+      </c>
+      <c r="R77" s="9">
+        <v>266897.93</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A78" s="4">
+        <v>4</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="F78" s="6">
+        <v>5</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="I78" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="J78" s="12">
+        <v>421</v>
+      </c>
+      <c r="K78" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L78" s="6">
+        <v>196</v>
+      </c>
+      <c r="M78" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N78" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O78" s="9">
+        <v>1700000</v>
+      </c>
+      <c r="P78" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="9">
+        <v>0</v>
+      </c>
+      <c r="R78" s="9">
+        <v>1700000</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A79" s="4">
+        <v>4</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="F79" s="6">
+        <v>5</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="I79" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="J79" s="12">
+        <v>421</v>
+      </c>
+      <c r="K79" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L79" s="6">
+        <v>198</v>
+      </c>
+      <c r="M79" s="4">
+        <v>451000</v>
+      </c>
+      <c r="N79" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="O79" s="9">
+        <v>4000000</v>
+      </c>
+      <c r="P79" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="9">
+        <v>0</v>
+      </c>
+      <c r="R79" s="9">
+        <v>4000000</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A80" s="4">
+        <v>4</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="F80" s="6">
+        <v>5</v>
+      </c>
+      <c r="G80" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="H80" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="I80" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="J80" s="12">
+        <v>421</v>
+      </c>
+      <c r="K80" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L80" s="6">
+        <v>199</v>
+      </c>
+      <c r="M80" s="4">
+        <v>451000</v>
+      </c>
+      <c r="N80" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="O80" s="9">
+        <v>6000000</v>
+      </c>
+      <c r="P80" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="9">
+        <v>0</v>
+      </c>
+      <c r="R80" s="9">
+        <v>6000000</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A81" s="4">
+        <v>4</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="F81" s="6">
+        <v>5</v>
+      </c>
+      <c r="G81" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="H81" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="I81" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="J81" s="12">
+        <v>421</v>
+      </c>
+      <c r="K81" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L81" s="6">
+        <v>200</v>
+      </c>
+      <c r="M81" s="4">
+        <v>481000</v>
+      </c>
+      <c r="N81" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="O81" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P81" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="9">
+        <v>0</v>
+      </c>
+      <c r="R81" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A82" s="4">
+        <v>4</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="F82" s="6">
+        <v>6</v>
+      </c>
+      <c r="G82" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="H82" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="I82" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="J82" s="12">
+        <v>560</v>
+      </c>
+      <c r="K82" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L82" s="6">
+        <v>154</v>
+      </c>
+      <c r="M82" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N82" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O82" s="9">
+        <v>3000000</v>
+      </c>
+      <c r="P82" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="9">
+        <v>0</v>
+      </c>
+      <c r="R82" s="9">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A83" s="4">
+        <v>4</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="F83" s="6">
+        <v>7</v>
+      </c>
+      <c r="G83" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H83" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="I83" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="J83" s="12">
+        <v>451</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L83" s="6">
+        <v>54</v>
+      </c>
+      <c r="M83" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N83" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O83" s="9">
+        <v>33000000</v>
+      </c>
+      <c r="P83" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="9">
+        <v>0</v>
+      </c>
+      <c r="R83" s="9">
+        <v>33000000</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A84" s="4">
+        <v>4</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="F84" s="6">
+        <v>7</v>
+      </c>
+      <c r="G84" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H84" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="I84" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="J84" s="12">
+        <v>451</v>
+      </c>
+      <c r="K84" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L84" s="6">
+        <v>55</v>
+      </c>
+      <c r="M84" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N84" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O84" s="9">
+        <v>16000000</v>
+      </c>
+      <c r="P84" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="9">
+        <v>0</v>
+      </c>
+      <c r="R84" s="9">
+        <v>16000000</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A85" s="4">
+        <v>4</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E85" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="F85" s="6">
+        <v>7</v>
+      </c>
+      <c r="G85" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H85" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="I85" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="J85" s="12">
+        <v>451</v>
+      </c>
+      <c r="K85" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L85" s="6">
+        <v>56</v>
+      </c>
+      <c r="M85" s="4">
+        <v>511000</v>
+      </c>
+      <c r="N85" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="O85" s="9">
+        <v>74074702</v>
+      </c>
+      <c r="P85" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="9">
+        <v>0</v>
+      </c>
+      <c r="R85" s="9">
+        <v>74074702</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A86" s="4">
+        <v>4</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="F86" s="6">
+        <v>7</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="I86" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="J86" s="12">
+        <v>451</v>
+      </c>
+      <c r="K86" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L86" s="6">
+        <v>57</v>
+      </c>
+      <c r="M86" s="4">
+        <v>511000</v>
+      </c>
+      <c r="N86" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="O86" s="9">
+        <v>0</v>
+      </c>
+      <c r="P86" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="9">
+        <v>1162749.21</v>
+      </c>
+      <c r="R86" s="9">
+        <v>1162749.21</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A87" s="4">
+        <v>4</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="F87" s="6">
+        <v>7</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H87" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="I87" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="J87" s="12">
+        <v>453</v>
+      </c>
+      <c r="K87" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L87" s="6">
+        <v>58</v>
+      </c>
+      <c r="M87" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N87" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O87" s="9">
+        <v>300000</v>
+      </c>
+      <c r="P87" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="9">
+        <v>0</v>
+      </c>
+      <c r="R87" s="9">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A88" s="4">
+        <v>4</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="F88" s="6">
+        <v>7</v>
+      </c>
+      <c r="G88" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H88" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="I88" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="J88" s="12">
+        <v>453</v>
+      </c>
+      <c r="K88" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L88" s="6">
+        <v>59</v>
+      </c>
+      <c r="M88" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N88" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O88" s="9">
+        <v>3000000</v>
+      </c>
+      <c r="P88" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="9">
+        <v>0</v>
+      </c>
+      <c r="R88" s="9">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A89" s="4">
+        <v>4</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E89" s="10">
+        <v>2003</v>
+      </c>
+      <c r="F89" s="6">
+        <v>9</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="H89" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="I89" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="J89" s="12">
+        <v>912</v>
+      </c>
+      <c r="K89" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="L89" s="6">
+        <v>60</v>
+      </c>
+      <c r="M89" s="4">
+        <v>463000</v>
+      </c>
+      <c r="N89" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="O89" s="9">
+        <v>80052907</v>
+      </c>
+      <c r="P89" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="9">
+        <v>0</v>
+      </c>
+      <c r="R89" s="9">
+        <v>80052907</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A90" s="4">
+        <v>4</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E90" s="10">
+        <v>2003</v>
+      </c>
+      <c r="F90" s="6">
+        <v>9</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="H90" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="I90" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="J90" s="12">
+        <v>912</v>
+      </c>
+      <c r="K90" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L90" s="6">
+        <v>61</v>
+      </c>
+      <c r="M90" s="4">
+        <v>463000</v>
+      </c>
+      <c r="N90" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="O90" s="9">
+        <v>812000</v>
+      </c>
+      <c r="P90" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="9">
+        <v>0</v>
+      </c>
+      <c r="R90" s="9">
+        <v>812000</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A91" s="4">
+        <v>4</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E91" s="10">
+        <v>2004</v>
+      </c>
+      <c r="F91" s="6">
+        <v>10</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="I91" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="J91" s="12">
+        <v>920</v>
+      </c>
+      <c r="K91" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L91" s="6">
+        <v>62</v>
+      </c>
+      <c r="M91" s="4">
+        <v>463000</v>
+      </c>
+      <c r="N91" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="O91" s="9">
+        <v>24890000</v>
+      </c>
+      <c r="P91" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="9">
+        <v>0</v>
+      </c>
+      <c r="R91" s="9">
+        <v>24890000</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A92" s="4">
+        <v>4</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F92" s="6">
+        <v>11</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="I92" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="J92" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="K92" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L92" s="6">
+        <v>63</v>
+      </c>
+      <c r="M92" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N92" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O92" s="9">
+        <v>12100000</v>
+      </c>
+      <c r="P92" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="9">
+        <v>0</v>
+      </c>
+      <c r="R92" s="9">
+        <v>12100000</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A93" s="4">
+        <v>4</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E93" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F93" s="6">
+        <v>11</v>
+      </c>
+      <c r="G93" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="I93" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="J93" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="K93" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L93" s="6">
+        <v>64</v>
+      </c>
+      <c r="M93" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N93" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O93" s="9">
+        <v>2100000</v>
+      </c>
+      <c r="P93" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q93" s="9">
+        <v>0</v>
+      </c>
+      <c r="R93" s="9">
+        <v>2100000</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A94" s="4">
+        <v>4</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E94" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F94" s="6">
+        <v>11</v>
+      </c>
+      <c r="G94" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H94" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="I94" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="J94" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="K94" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L94" s="6">
+        <v>65</v>
+      </c>
+      <c r="M94" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N94" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O94" s="9">
+        <v>1800000</v>
+      </c>
+      <c r="P94" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="9">
+        <v>0</v>
+      </c>
+      <c r="R94" s="9">
+        <v>1800000</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A95" s="4">
+        <v>4</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E95" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F95" s="6">
+        <v>11</v>
+      </c>
+      <c r="G95" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="I95" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="J95" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="K95" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L95" s="6">
+        <v>66</v>
+      </c>
+      <c r="M95" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N95" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O95" s="9">
+        <v>0</v>
+      </c>
+      <c r="P95" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="9">
+        <v>1100000</v>
+      </c>
+      <c r="R95" s="9">
+        <v>1100000</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A96" s="4">
+        <v>4</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E96" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F96" s="6">
+        <v>11</v>
+      </c>
+      <c r="G96" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H96" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="I96" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="J96" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="K96" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L96" s="6">
+        <v>67</v>
+      </c>
+      <c r="M96" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N96" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O96" s="9">
+        <v>6031690</v>
+      </c>
+      <c r="P96" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="9">
+        <v>0</v>
+      </c>
+      <c r="R96" s="9">
+        <v>6031690</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A97" s="4">
+        <v>4</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E97" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F97" s="6">
+        <v>11</v>
+      </c>
+      <c r="G97" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H97" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="I97" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="J97" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K97" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="L97" s="6">
+        <v>68</v>
+      </c>
+      <c r="M97" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N97" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O97" s="9">
+        <v>2500000</v>
+      </c>
+      <c r="P97" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="9">
+        <v>0</v>
+      </c>
+      <c r="R97" s="9">
+        <v>2500000</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A98" s="4">
+        <v>4</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E98" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F98" s="6">
+        <v>11</v>
+      </c>
+      <c r="G98" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H98" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="I98" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="J98" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K98" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="L98" s="6">
+        <v>143</v>
+      </c>
+      <c r="M98" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N98" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O98" s="9">
+        <v>0</v>
+      </c>
+      <c r="P98" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="9">
+        <v>1200000</v>
+      </c>
+      <c r="R98" s="9">
+        <v>1200000</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A99" s="4">
+        <v>4</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E99" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F99" s="6">
+        <v>11</v>
+      </c>
+      <c r="G99" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="I99" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="J99" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K99" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="L99" s="6">
+        <v>69</v>
+      </c>
+      <c r="M99" s="4">
+        <v>463000</v>
+      </c>
+      <c r="N99" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="O99" s="9">
+        <v>1522200</v>
+      </c>
+      <c r="P99" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="9">
+        <v>0</v>
+      </c>
+      <c r="R99" s="9">
+        <v>1522200</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A100" s="4">
+        <v>4</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E100" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F100" s="6">
+        <v>11</v>
+      </c>
+      <c r="G100" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="I100" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="J100" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K100" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="L100" s="6">
+        <v>70</v>
+      </c>
+      <c r="M100" s="4">
+        <v>463000</v>
+      </c>
+      <c r="N100" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="O100" s="9">
+        <v>400000</v>
+      </c>
+      <c r="P100" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="9">
+        <v>0</v>
+      </c>
+      <c r="R100" s="9">
+        <v>400000</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A101" s="4">
+        <v>4</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E101" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F101" s="6">
+        <v>11</v>
+      </c>
+      <c r="G101" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H101" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="I101" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="J101" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K101" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L101" s="6">
+        <v>71</v>
+      </c>
+      <c r="M101" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N101" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O101" s="9">
+        <v>400000</v>
+      </c>
+      <c r="P101" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="9">
+        <v>0</v>
+      </c>
+      <c r="R101" s="9">
+        <v>400000</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A102" s="4">
+        <v>4</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E102" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F102" s="6">
+        <v>11</v>
+      </c>
+      <c r="G102" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H102" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="I102" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="J102" s="12">
+        <v>470</v>
+      </c>
+      <c r="K102" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="L102" s="6">
+        <v>72</v>
+      </c>
+      <c r="M102" s="4">
+        <v>481000</v>
+      </c>
+      <c r="N102" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="O102" s="9">
+        <v>2260000</v>
+      </c>
+      <c r="P102" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="9">
+        <v>0</v>
+      </c>
+      <c r="R102" s="9">
+        <v>2260000</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A103" s="4">
+        <v>4</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E103" s="10">
+        <v>1801</v>
+      </c>
+      <c r="F103" s="6">
+        <v>12</v>
+      </c>
+      <c r="G103" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="H103" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="I103" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="J103" s="10">
+        <v>760</v>
+      </c>
+      <c r="K103" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L103" s="6">
+        <v>73</v>
+      </c>
+      <c r="M103" s="4">
+        <v>464000</v>
+      </c>
+      <c r="N103" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="O103" s="9">
+        <v>200000</v>
+      </c>
+      <c r="P103" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="9">
+        <v>0</v>
+      </c>
+      <c r="R103" s="9">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A104" s="4">
+        <v>4</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E104" s="10">
+        <v>1801</v>
+      </c>
+      <c r="F104" s="6">
+        <v>12</v>
+      </c>
+      <c r="G104" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="H104" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="I104" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="J104" s="12">
+        <v>760</v>
+      </c>
+      <c r="K104" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="L104" s="6">
+        <v>74</v>
+      </c>
+      <c r="M104" s="4">
+        <v>464000</v>
+      </c>
+      <c r="N104" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="O104" s="9">
+        <v>900000</v>
+      </c>
+      <c r="P104" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="9">
+        <v>0</v>
+      </c>
+      <c r="R104" s="9">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A105" s="4">
+        <v>4</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E105" s="10">
+        <v>1801</v>
+      </c>
+      <c r="F105" s="6">
+        <v>12</v>
+      </c>
+      <c r="G105" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="H105" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="I105" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="J105" s="12">
+        <v>760</v>
+      </c>
+      <c r="K105" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="L105" s="6">
+        <v>192</v>
+      </c>
+      <c r="M105" s="4">
+        <v>464000</v>
+      </c>
+      <c r="N105" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="O105" s="9">
+        <v>3600000</v>
+      </c>
+      <c r="P105" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="9">
+        <v>0</v>
+      </c>
+      <c r="R105" s="9">
+        <v>3600000</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A106" s="4">
+        <v>4</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E106" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F106" s="6">
+        <v>13</v>
+      </c>
+      <c r="G106" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H106" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="I106" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J106" s="12">
+        <v>830</v>
+      </c>
+      <c r="K106" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="L106" s="6">
+        <v>202</v>
+      </c>
+      <c r="M106" s="4">
+        <v>454000</v>
+      </c>
+      <c r="N106" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="O106" s="9">
+        <v>300000</v>
+      </c>
+      <c r="P106" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="9">
+        <v>0</v>
+      </c>
+      <c r="R106" s="9">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A107" s="4">
+        <v>4</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E107" s="10">
+        <v>1301</v>
+      </c>
+      <c r="F107" s="6">
+        <v>14</v>
+      </c>
+      <c r="G107" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="H107" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="I107" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="J107" s="12">
+        <v>130</v>
+      </c>
+      <c r="K107" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L107" s="6">
+        <v>155</v>
+      </c>
+      <c r="M107" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N107" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O107" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P107" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="9">
+        <v>0</v>
+      </c>
+      <c r="R107" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A108" s="4">
+        <v>4</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E108" s="10">
+        <v>1301</v>
+      </c>
+      <c r="F108" s="6">
+        <v>14</v>
+      </c>
+      <c r="G108" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="H108" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="I108" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="J108" s="12">
+        <v>130</v>
+      </c>
+      <c r="K108" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L108" s="6">
+        <v>156</v>
+      </c>
+      <c r="M108" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N108" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O108" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P108" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="9">
+        <v>0</v>
+      </c>
+      <c r="R108" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A109" s="4">
+        <v>4</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E109" s="10">
+        <v>1301</v>
+      </c>
+      <c r="F109" s="6">
+        <v>14</v>
+      </c>
+      <c r="G109" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="H109" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="I109" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="J109" s="12">
+        <v>810</v>
+      </c>
+      <c r="K109" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L109" s="6">
+        <v>75</v>
+      </c>
+      <c r="M109" s="4">
+        <v>481000</v>
+      </c>
+      <c r="N109" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="O109" s="9">
+        <v>12900000</v>
+      </c>
+      <c r="P109" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q109" s="9">
+        <v>0</v>
+      </c>
+      <c r="R109" s="9">
+        <v>12900000</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A110" s="4">
+        <v>4</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E110" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="F110" s="6">
         <v>17</v>
       </c>
-      <c r="E3" s="6" t="s">
-[...20 lines deleted...]
-      <c r="L3" s="6" t="s">
+      <c r="G110" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="H110" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="I110" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J110" s="12">
+        <v>620</v>
+      </c>
+      <c r="K110" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L110" s="6">
+        <v>76</v>
+      </c>
+      <c r="M110" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N110" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O110" s="9">
+        <v>2546128.27</v>
+      </c>
+      <c r="P110" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q110" s="9">
+        <v>0</v>
+      </c>
+      <c r="R110" s="9">
+        <v>2546128.27</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A111" s="4">
+        <v>4</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E111" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="F111" s="6">
+        <v>17</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="I111" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J111" s="12">
+        <v>620</v>
+      </c>
+      <c r="K111" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L111" s="6">
+        <v>77</v>
+      </c>
+      <c r="M111" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N111" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O111" s="9">
+        <v>0</v>
+      </c>
+      <c r="P111" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="9">
+        <v>1000000</v>
+      </c>
+      <c r="R111" s="9">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A112" s="4">
+        <v>4</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E112" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="F112" s="6">
+        <v>17</v>
+      </c>
+      <c r="G112" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="H112" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="I112" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J112" s="12">
+        <v>620</v>
+      </c>
+      <c r="K112" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L112" s="6">
+        <v>78</v>
+      </c>
+      <c r="M112" s="4">
+        <v>472000</v>
+      </c>
+      <c r="N112" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O112" s="9">
+        <v>0</v>
+      </c>
+      <c r="P112" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q112" s="9">
+        <v>1546128.27</v>
+      </c>
+      <c r="R112" s="9">
+        <v>1546128.27</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A113" s="4">
+        <v>4</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E113" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F113" s="6">
+        <v>8</v>
+      </c>
+      <c r="G113" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H113" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I113" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J113" s="12">
+        <v>911</v>
+      </c>
+      <c r="K113" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L113" s="6">
+        <v>79</v>
+      </c>
+      <c r="M113" s="4">
+        <v>411000</v>
+      </c>
+      <c r="N113" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="O113" s="9">
+        <v>42680212</v>
+      </c>
+      <c r="P113" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q113" s="9">
+        <v>0</v>
+      </c>
+      <c r="R113" s="9">
+        <v>42680212</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A114" s="4">
+        <v>4</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E114" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F114" s="6">
+        <v>8</v>
+      </c>
+      <c r="G114" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H114" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I114" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J114" s="12">
+        <v>911</v>
+      </c>
+      <c r="K114" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L114" s="6">
+        <v>80</v>
+      </c>
+      <c r="M114" s="4">
+        <v>412000</v>
+      </c>
+      <c r="N114" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="O114" s="9">
+        <v>6558611</v>
+      </c>
+      <c r="P114" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="9">
+        <v>0</v>
+      </c>
+      <c r="R114" s="9">
+        <v>6558611</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A115" s="4">
+        <v>4</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E115" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F115" s="6">
+        <v>8</v>
+      </c>
+      <c r="G115" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H115" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I115" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J115" s="12">
+        <v>911</v>
+      </c>
+      <c r="K115" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L115" s="6">
+        <v>179</v>
+      </c>
+      <c r="M115" s="4">
+        <v>413000</v>
+      </c>
+      <c r="N115" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="O115" s="9">
+        <v>0</v>
+      </c>
+      <c r="P115" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="9">
+        <v>240000</v>
+      </c>
+      <c r="R115" s="9">
+        <v>240000</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A116" s="4">
+        <v>4</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E116" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F116" s="6">
+        <v>8</v>
+      </c>
+      <c r="G116" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H116" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I116" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J116" s="12">
+        <v>911</v>
+      </c>
+      <c r="K116" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L116" s="6">
+        <v>180</v>
+      </c>
+      <c r="M116" s="4">
+        <v>414000</v>
+      </c>
+      <c r="N116" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="O116" s="9">
+        <v>300000</v>
+      </c>
+      <c r="P116" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="9">
+        <v>0</v>
+      </c>
+      <c r="R116" s="9">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A117" s="4">
+        <v>4</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E117" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F117" s="6">
+        <v>8</v>
+      </c>
+      <c r="G117" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H117" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I117" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J117" s="12">
+        <v>911</v>
+      </c>
+      <c r="K117" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L117" s="6">
+        <v>81</v>
+      </c>
+      <c r="M117" s="4">
+        <v>414000</v>
+      </c>
+      <c r="N117" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="O117" s="9">
+        <v>0</v>
+      </c>
+      <c r="P117" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q117" s="9">
+        <v>200000</v>
+      </c>
+      <c r="R117" s="9">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A118" s="4">
+        <v>4</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E118" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F118" s="6">
+        <v>8</v>
+      </c>
+      <c r="G118" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H118" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I118" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J118" s="12">
+        <v>911</v>
+      </c>
+      <c r="K118" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L118" s="6">
+        <v>82</v>
+      </c>
+      <c r="M118" s="4">
+        <v>415000</v>
+      </c>
+      <c r="N118" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="O118" s="9">
+        <v>3000000</v>
+      </c>
+      <c r="P118" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="9">
+        <v>0</v>
+      </c>
+      <c r="R118" s="9">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A119" s="4">
+        <v>4</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E119" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F119" s="6">
+        <v>8</v>
+      </c>
+      <c r="G119" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H119" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I119" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J119" s="12">
+        <v>911</v>
+      </c>
+      <c r="K119" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L119" s="6">
+        <v>83</v>
+      </c>
+      <c r="M119" s="4">
+        <v>416000</v>
+      </c>
+      <c r="N119" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="O119" s="9">
+        <v>760000</v>
+      </c>
+      <c r="P119" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q119" s="9">
+        <v>0</v>
+      </c>
+      <c r="R119" s="9">
+        <v>760000</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A120" s="4">
+        <v>4</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E120" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F120" s="6">
+        <v>8</v>
+      </c>
+      <c r="G120" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H120" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I120" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J120" s="12">
+        <v>911</v>
+      </c>
+      <c r="K120" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L120" s="6">
+        <v>84</v>
+      </c>
+      <c r="M120" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N120" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O120" s="9">
+        <v>10013500</v>
+      </c>
+      <c r="P120" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q120" s="9">
+        <v>0</v>
+      </c>
+      <c r="R120" s="9">
+        <v>10013500</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A121" s="4">
+        <v>4</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E121" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F121" s="6">
+        <v>8</v>
+      </c>
+      <c r="G121" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H121" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I121" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J121" s="12">
+        <v>911</v>
+      </c>
+      <c r="K121" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L121" s="6">
+        <v>182</v>
+      </c>
+      <c r="M121" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N121" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O121" s="9">
+        <v>0</v>
+      </c>
+      <c r="P121" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q121" s="9">
+        <v>1382500</v>
+      </c>
+      <c r="R121" s="9">
+        <v>1382500</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A122" s="4">
+        <v>4</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E122" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F122" s="6">
+        <v>8</v>
+      </c>
+      <c r="G122" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H122" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I122" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J122" s="12">
+        <v>911</v>
+      </c>
+      <c r="K122" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L122" s="6">
+        <v>85</v>
+      </c>
+      <c r="M122" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N122" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O122" s="9">
+        <v>0</v>
+      </c>
+      <c r="P122" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q122" s="9">
+        <v>305000</v>
+      </c>
+      <c r="R122" s="9">
+        <v>305000</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A123" s="4">
+        <v>4</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E123" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F123" s="6">
+        <v>8</v>
+      </c>
+      <c r="G123" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H123" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I123" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J123" s="12">
+        <v>911</v>
+      </c>
+      <c r="K123" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="L123" s="6">
+        <v>86</v>
+      </c>
+      <c r="M123" s="4">
+        <v>422000</v>
+      </c>
+      <c r="N123" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="O123" s="9">
+        <v>1710000</v>
+      </c>
+      <c r="P123" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q123" s="9">
+        <v>0</v>
+      </c>
+      <c r="R123" s="9">
+        <v>1710000</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A124" s="4">
+        <v>4</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E124" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F124" s="6">
+        <v>8</v>
+      </c>
+      <c r="G124" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H124" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I124" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J124" s="12">
+        <v>911</v>
+      </c>
+      <c r="K124" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L124" s="6">
+        <v>87</v>
+      </c>
+      <c r="M124" s="4">
+        <v>422000</v>
+      </c>
+      <c r="N124" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="O124" s="9">
+        <v>0</v>
+      </c>
+      <c r="P124" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="9">
+        <v>300000</v>
+      </c>
+      <c r="R124" s="9">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A125" s="4">
+        <v>4</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E125" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F125" s="6">
+        <v>8</v>
+      </c>
+      <c r="G125" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H125" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I125" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J125" s="12">
+        <v>911</v>
+      </c>
+      <c r="K125" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L125" s="6">
+        <v>88</v>
+      </c>
+      <c r="M125" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N125" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O125" s="9">
+        <v>2881250</v>
+      </c>
+      <c r="P125" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q125" s="9">
+        <v>0</v>
+      </c>
+      <c r="R125" s="9">
+        <v>2881250</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A126" s="4">
+        <v>4</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E126" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F126" s="6">
+        <v>8</v>
+      </c>
+      <c r="G126" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H126" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I126" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J126" s="12">
+        <v>911</v>
+      </c>
+      <c r="K126" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L126" s="6">
+        <v>183</v>
+      </c>
+      <c r="M126" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N126" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O126" s="9">
+        <v>0</v>
+      </c>
+      <c r="P126" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q126" s="9">
+        <v>167500</v>
+      </c>
+      <c r="R126" s="9">
+        <v>167500</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A127" s="4">
+        <v>4</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E127" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F127" s="6">
+        <v>8</v>
+      </c>
+      <c r="G127" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H127" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I127" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J127" s="12">
+        <v>911</v>
+      </c>
+      <c r="K127" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L127" s="6">
+        <v>185</v>
+      </c>
+      <c r="M127" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N127" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O127" s="9">
+        <v>0</v>
+      </c>
+      <c r="P127" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="9">
+        <v>500000</v>
+      </c>
+      <c r="R127" s="9">
+        <v>500000</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A128" s="4">
+        <v>4</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E128" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F128" s="6">
+        <v>8</v>
+      </c>
+      <c r="G128" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H128" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I128" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J128" s="12">
+        <v>911</v>
+      </c>
+      <c r="K128" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L128" s="6">
+        <v>184</v>
+      </c>
+      <c r="M128" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N128" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O128" s="9">
+        <v>0</v>
+      </c>
+      <c r="P128" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="9">
+        <v>370450.24</v>
+      </c>
+      <c r="R128" s="9">
+        <v>370450.24</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A129" s="4">
+        <v>4</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E129" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F129" s="6">
+        <v>8</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H129" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I129" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J129" s="12">
+        <v>911</v>
+      </c>
+      <c r="K129" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L129" s="6">
+        <v>89</v>
+      </c>
+      <c r="M129" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N129" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O129" s="9">
+        <v>864000</v>
+      </c>
+      <c r="P129" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="9">
+        <v>0</v>
+      </c>
+      <c r="R129" s="9">
+        <v>864000</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A130" s="4">
+        <v>4</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E130" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F130" s="6">
+        <v>8</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H130" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I130" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J130" s="12">
+        <v>911</v>
+      </c>
+      <c r="K130" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L130" s="6">
+        <v>90</v>
+      </c>
+      <c r="M130" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N130" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O130" s="9">
+        <v>1150000</v>
+      </c>
+      <c r="P130" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="9">
+        <v>0</v>
+      </c>
+      <c r="R130" s="9">
+        <v>1150000</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A131" s="4">
+        <v>4</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E131" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F131" s="6">
+        <v>8</v>
+      </c>
+      <c r="G131" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H131" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I131" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="J131" s="12">
+        <v>911</v>
+      </c>
+      <c r="K131" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="L131" s="6">
+        <v>186</v>
+      </c>
+      <c r="M131" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N131" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O131" s="9">
+        <v>0</v>
+      </c>
+      <c r="P131" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q131" s="9">
+        <v>330000</v>
+      </c>
+      <c r="R131" s="9">
+        <v>330000</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A132" s="4">
+        <v>4</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E132" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F132" s="6">
+        <v>8</v>
+      </c>
+      <c r="G132" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H132" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I132" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="J132" s="12">
+        <v>911</v>
+      </c>
+      <c r="K132" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="L132" s="6">
+        <v>91</v>
+      </c>
+      <c r="M132" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N132" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O132" s="9">
+        <v>9900000</v>
+      </c>
+      <c r="P132" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q132" s="9">
+        <v>0</v>
+      </c>
+      <c r="R132" s="9">
+        <v>9900000</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A133" s="4">
+        <v>4</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E133" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F133" s="6">
+        <v>8</v>
+      </c>
+      <c r="G133" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H133" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I133" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="J133" s="12">
+        <v>911</v>
+      </c>
+      <c r="K133" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="L133" s="6">
+        <v>92</v>
+      </c>
+      <c r="M133" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N133" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O133" s="9">
+        <v>0</v>
+      </c>
+      <c r="P133" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q133" s="9">
+        <v>800000</v>
+      </c>
+      <c r="R133" s="9">
+        <v>800000</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A134" s="4">
+        <v>4</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E134" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F134" s="6">
+        <v>8</v>
+      </c>
+      <c r="G134" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H134" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I134" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="J134" s="12">
+        <v>911</v>
+      </c>
+      <c r="K134" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="L134" s="6">
+        <v>187</v>
+      </c>
+      <c r="M134" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N134" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O134" s="9">
+        <v>0</v>
+      </c>
+      <c r="P134" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="9">
+        <v>288</v>
+      </c>
+      <c r="R134" s="9">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A135" s="4">
+        <v>4</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E135" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F135" s="6">
+        <v>8</v>
+      </c>
+      <c r="G135" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H135" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I135" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J135" s="12">
+        <v>911</v>
+      </c>
+      <c r="K135" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L135" s="6">
+        <v>93</v>
+      </c>
+      <c r="M135" s="4">
+        <v>482000</v>
+      </c>
+      <c r="N135" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="O135" s="9">
+        <v>580000</v>
+      </c>
+      <c r="P135" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q135" s="9">
+        <v>0</v>
+      </c>
+      <c r="R135" s="9">
+        <v>580000</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A136" s="4">
+        <v>4</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E136" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F136" s="6">
+        <v>8</v>
+      </c>
+      <c r="G136" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H136" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="I136" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="J136" s="12">
+        <v>911</v>
+      </c>
+      <c r="K136" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="L136" s="6">
+        <v>188</v>
+      </c>
+      <c r="M136" s="4">
+        <v>512000</v>
+      </c>
+      <c r="N136" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="O136" s="9">
+        <v>10000</v>
+      </c>
+      <c r="P136" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q136" s="9">
+        <v>0</v>
+      </c>
+      <c r="R136" s="9">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A137" s="4">
+        <v>4</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E137" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F137" s="6">
+        <v>8</v>
+      </c>
+      <c r="G137" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H137" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="I137" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="J137" s="10">
+        <v>911</v>
+      </c>
+      <c r="K137" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L137" s="6">
+        <v>94</v>
+      </c>
+      <c r="M137" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N137" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O137" s="9">
+        <v>800000</v>
+      </c>
+      <c r="P137" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q137" s="9">
+        <v>0</v>
+      </c>
+      <c r="R137" s="9">
+        <v>800000</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A138" s="4">
+        <v>4</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E138" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F138" s="6">
+        <v>8</v>
+      </c>
+      <c r="G138" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H138" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="I138" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="J138" s="12">
+        <v>911</v>
+      </c>
+      <c r="K138" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="L138" s="6">
+        <v>95</v>
+      </c>
+      <c r="M138" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N138" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O138" s="9">
+        <v>606118</v>
+      </c>
+      <c r="P138" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q138" s="9">
+        <v>0</v>
+      </c>
+      <c r="R138" s="9">
+        <v>606118</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A139" s="4">
+        <v>4</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E139" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F139" s="6">
+        <v>8</v>
+      </c>
+      <c r="G139" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H139" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="I139" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="J139" s="12">
+        <v>911</v>
+      </c>
+      <c r="K139" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="L139" s="6">
+        <v>96</v>
+      </c>
+      <c r="M139" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N139" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O139" s="9">
+        <v>540000</v>
+      </c>
+      <c r="P139" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q139" s="9">
+        <v>0</v>
+      </c>
+      <c r="R139" s="9">
+        <v>540000</v>
+      </c>
+    </row>
+    <row r="140" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A140" s="4">
+        <v>4</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E140" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F140" s="6">
+        <v>8</v>
+      </c>
+      <c r="G140" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H140" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="I140" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J140" s="12">
+        <v>911</v>
+      </c>
+      <c r="K140" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="L140" s="6">
+        <v>97</v>
+      </c>
+      <c r="M140" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N140" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O140" s="9">
+        <v>606190</v>
+      </c>
+      <c r="P140" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q140" s="9">
+        <v>0</v>
+      </c>
+      <c r="R140" s="9">
+        <v>606190</v>
+      </c>
+    </row>
+    <row r="141" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A141" s="4">
+        <v>4</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E141" s="10">
+        <v>2002</v>
+      </c>
+      <c r="F141" s="6">
+        <v>8</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="I141" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="J141" s="12">
+        <v>911</v>
+      </c>
+      <c r="K141" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L141" s="6">
+        <v>207</v>
+      </c>
+      <c r="M141" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N141" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O141" s="9">
+        <v>525000</v>
+      </c>
+      <c r="P141" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q141" s="9">
+        <v>0</v>
+      </c>
+      <c r="R141" s="9">
+        <v>525000</v>
+      </c>
+    </row>
+    <row r="142" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A142" s="4">
+        <v>4</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E142" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F142" s="6">
+        <v>13</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H142" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I142" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J142" s="12">
+        <v>860</v>
+      </c>
+      <c r="K142" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L142" s="6">
+        <v>99</v>
+      </c>
+      <c r="M142" s="4">
+        <v>411000</v>
+      </c>
+      <c r="N142" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="O142" s="9">
+        <v>5303342</v>
+      </c>
+      <c r="P142" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q142" s="9">
+        <v>0</v>
+      </c>
+      <c r="R142" s="9">
+        <v>5303342</v>
+      </c>
+    </row>
+    <row r="143" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A143" s="4">
+        <v>4</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E143" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F143" s="6">
+        <v>13</v>
+      </c>
+      <c r="G143" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H143" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I143" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J143" s="12">
+        <v>860</v>
+      </c>
+      <c r="K143" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L143" s="6">
+        <v>100</v>
+      </c>
+      <c r="M143" s="4">
+        <v>412000</v>
+      </c>
+      <c r="N143" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="O143" s="9">
+        <v>803457</v>
+      </c>
+      <c r="P143" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q143" s="9">
+        <v>0</v>
+      </c>
+      <c r="R143" s="9">
+        <v>803457</v>
+      </c>
+    </row>
+    <row r="144" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A144" s="4">
+        <v>4</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E144" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F144" s="6">
+        <v>13</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H144" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I144" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J144" s="12">
+        <v>860</v>
+      </c>
+      <c r="K144" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L144" s="6">
+        <v>159</v>
+      </c>
+      <c r="M144" s="4">
+        <v>413000</v>
+      </c>
+      <c r="N144" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="O144" s="9">
+        <v>70000</v>
+      </c>
+      <c r="P144" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q144" s="9">
+        <v>0</v>
+      </c>
+      <c r="R144" s="9">
+        <v>70000</v>
+      </c>
+    </row>
+    <row r="145" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A145" s="4">
+        <v>4</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E145" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F145" s="6">
+        <v>13</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H145" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I145" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J145" s="12">
+        <v>860</v>
+      </c>
+      <c r="K145" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L145" s="6">
+        <v>101</v>
+      </c>
+      <c r="M145" s="4">
+        <v>414000</v>
+      </c>
+      <c r="N145" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="O145" s="9">
+        <v>200000</v>
+      </c>
+      <c r="P145" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q145" s="9">
+        <v>0</v>
+      </c>
+      <c r="R145" s="9">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="146" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A146" s="4">
+        <v>4</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E146" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F146" s="6">
+        <v>13</v>
+      </c>
+      <c r="G146" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H146" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I146" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J146" s="12">
+        <v>860</v>
+      </c>
+      <c r="K146" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L146" s="6">
+        <v>102</v>
+      </c>
+      <c r="M146" s="4">
+        <v>415000</v>
+      </c>
+      <c r="N146" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="O146" s="9">
+        <v>600000</v>
+      </c>
+      <c r="P146" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q146" s="9">
+        <v>0</v>
+      </c>
+      <c r="R146" s="9">
+        <v>600000</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A147" s="4">
+        <v>4</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E147" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F147" s="6">
+        <v>13</v>
+      </c>
+      <c r="G147" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H147" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I147" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J147" s="12">
+        <v>860</v>
+      </c>
+      <c r="K147" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L147" s="6">
+        <v>103</v>
+      </c>
+      <c r="M147" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N147" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O147" s="9">
+        <v>1280000</v>
+      </c>
+      <c r="P147" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q147" s="9">
+        <v>0</v>
+      </c>
+      <c r="R147" s="9">
+        <v>1280000</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A148" s="4">
+        <v>4</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E148" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F148" s="6">
+        <v>13</v>
+      </c>
+      <c r="G148" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H148" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I148" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J148" s="12">
+        <v>860</v>
+      </c>
+      <c r="K148" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L148" s="6">
+        <v>104</v>
+      </c>
+      <c r="M148" s="4">
+        <v>422000</v>
+      </c>
+      <c r="N148" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="O148" s="9">
+        <v>300000</v>
+      </c>
+      <c r="P148" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q148" s="9">
+        <v>0</v>
+      </c>
+      <c r="R148" s="9">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="149" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A149" s="4">
+        <v>4</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E149" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F149" s="6">
+        <v>13</v>
+      </c>
+      <c r="G149" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H149" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I149" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J149" s="12">
+        <v>860</v>
+      </c>
+      <c r="K149" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L149" s="6">
+        <v>105</v>
+      </c>
+      <c r="M149" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N149" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O149" s="9">
+        <v>2370000</v>
+      </c>
+      <c r="P149" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q149" s="9">
+        <v>0</v>
+      </c>
+      <c r="R149" s="9">
+        <v>2370000</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A150" s="4">
+        <v>4</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E150" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F150" s="6">
+        <v>13</v>
+      </c>
+      <c r="G150" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H150" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I150" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J150" s="12">
+        <v>860</v>
+      </c>
+      <c r="K150" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L150" s="6">
+        <v>106</v>
+      </c>
+      <c r="M150" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N150" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O150" s="9">
+        <v>600000</v>
+      </c>
+      <c r="P150" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q150" s="9">
+        <v>0</v>
+      </c>
+      <c r="R150" s="9">
+        <v>600000</v>
+      </c>
+    </row>
+    <row r="151" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A151" s="4">
+        <v>4</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E151" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F151" s="6">
+        <v>13</v>
+      </c>
+      <c r="G151" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H151" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I151" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J151" s="12">
+        <v>860</v>
+      </c>
+      <c r="K151" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L151" s="6">
+        <v>107</v>
+      </c>
+      <c r="M151" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N151" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O151" s="9">
+        <v>350000</v>
+      </c>
+      <c r="P151" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q151" s="9">
+        <v>0</v>
+      </c>
+      <c r="R151" s="9">
+        <v>350000</v>
+      </c>
+    </row>
+    <row r="152" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A152" s="4">
+        <v>4</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E152" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F152" s="6">
+        <v>13</v>
+      </c>
+      <c r="G152" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H152" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I152" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J152" s="12">
+        <v>860</v>
+      </c>
+      <c r="K152" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L152" s="6">
+        <v>108</v>
+      </c>
+      <c r="M152" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N152" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O152" s="9">
+        <v>680000</v>
+      </c>
+      <c r="P152" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q152" s="9">
+        <v>0</v>
+      </c>
+      <c r="R152" s="9">
+        <v>680000</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A153" s="4">
+        <v>4</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E153" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F153" s="6">
+        <v>13</v>
+      </c>
+      <c r="G153" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H153" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I153" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J153" s="12">
+        <v>860</v>
+      </c>
+      <c r="K153" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L153" s="6">
+        <v>109</v>
+      </c>
+      <c r="M153" s="4">
+        <v>482000</v>
+      </c>
+      <c r="N153" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="O153" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P153" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q153" s="9">
+        <v>0</v>
+      </c>
+      <c r="R153" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="154" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A154" s="4">
+        <v>4</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E154" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F154" s="6">
+        <v>13</v>
+      </c>
+      <c r="G154" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H154" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I154" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J154" s="12">
+        <v>860</v>
+      </c>
+      <c r="K154" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L154" s="6">
+        <v>110</v>
+      </c>
+      <c r="M154" s="4">
+        <v>512000</v>
+      </c>
+      <c r="N154" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="O154" s="9">
+        <v>114000</v>
+      </c>
+      <c r="P154" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q154" s="9">
+        <v>0</v>
+      </c>
+      <c r="R154" s="9">
+        <v>114000</v>
+      </c>
+    </row>
+    <row r="155" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A155" s="4">
+        <v>4</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E155" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F155" s="6">
+        <v>13</v>
+      </c>
+      <c r="G155" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H155" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I155" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="J155" s="12">
+        <v>860</v>
+      </c>
+      <c r="K155" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L155" s="6">
+        <v>160</v>
+      </c>
+      <c r="M155" s="4">
+        <v>515000</v>
+      </c>
+      <c r="N155" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="O155" s="9">
+        <v>350000</v>
+      </c>
+      <c r="P155" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q155" s="9">
+        <v>0</v>
+      </c>
+      <c r="R155" s="9">
+        <v>350000</v>
+      </c>
+    </row>
+    <row r="156" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A156" s="4">
+        <v>4</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E156" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F156" s="6">
+        <v>13</v>
+      </c>
+      <c r="G156" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H156" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="I156" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="J156" s="12">
+        <v>860</v>
+      </c>
+      <c r="K156" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L156" s="6">
+        <v>161</v>
+      </c>
+      <c r="M156" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N156" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O156" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P156" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q156" s="9">
+        <v>0</v>
+      </c>
+      <c r="R156" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="157" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A157" s="4">
+        <v>4</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E157" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F157" s="6">
+        <v>13</v>
+      </c>
+      <c r="G157" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H157" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="I157" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="J157" s="12">
+        <v>860</v>
+      </c>
+      <c r="K157" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="L157" s="6">
+        <v>111</v>
+      </c>
+      <c r="M157" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N157" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O157" s="9">
+        <v>2000000</v>
+      </c>
+      <c r="P157" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q157" s="9">
+        <v>0</v>
+      </c>
+      <c r="R157" s="9">
+        <v>2000000</v>
+      </c>
+    </row>
+    <row r="158" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A158" s="4">
+        <v>4</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E158" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F158" s="6">
+        <v>13</v>
+      </c>
+      <c r="G158" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H158" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="I158" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="J158" s="12">
+        <v>860</v>
+      </c>
+      <c r="K158" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L158" s="6">
+        <v>162</v>
+      </c>
+      <c r="M158" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N158" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O158" s="9">
+        <v>60000</v>
+      </c>
+      <c r="P158" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q158" s="9">
+        <v>0</v>
+      </c>
+      <c r="R158" s="9">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A159" s="4">
+        <v>4</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E159" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F159" s="6">
+        <v>13</v>
+      </c>
+      <c r="G159" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H159" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="I159" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="J159" s="12">
+        <v>860</v>
+      </c>
+      <c r="K159" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L159" s="6">
+        <v>205</v>
+      </c>
+      <c r="M159" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N159" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O159" s="9">
+        <v>0</v>
+      </c>
+      <c r="P159" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q159" s="9">
+        <v>700000</v>
+      </c>
+      <c r="R159" s="9">
+        <v>700000</v>
+      </c>
+    </row>
+    <row r="160" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A160" s="4">
+        <v>4</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E160" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F160" s="6">
+        <v>13</v>
+      </c>
+      <c r="G160" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H160" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="I160" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="J160" s="12">
+        <v>860</v>
+      </c>
+      <c r="K160" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L160" s="6">
+        <v>163</v>
+      </c>
+      <c r="M160" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N160" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O160" s="9">
+        <v>150000</v>
+      </c>
+      <c r="P160" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q160" s="9">
+        <v>0</v>
+      </c>
+      <c r="R160" s="9">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="161" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A161" s="4">
+        <v>4</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E161" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F161" s="6">
+        <v>13</v>
+      </c>
+      <c r="G161" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H161" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="I161" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="J161" s="12">
+        <v>860</v>
+      </c>
+      <c r="K161" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L161" s="6">
+        <v>164</v>
+      </c>
+      <c r="M161" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N161" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O161" s="9">
+        <v>2000000</v>
+      </c>
+      <c r="P161" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q161" s="9">
+        <v>0</v>
+      </c>
+      <c r="R161" s="9">
+        <v>2000000</v>
+      </c>
+    </row>
+    <row r="162" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A162" s="4">
+        <v>4</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E162" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F162" s="6">
+        <v>13</v>
+      </c>
+      <c r="G162" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H162" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="I162" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="J162" s="12">
+        <v>860</v>
+      </c>
+      <c r="K162" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L162" s="6">
+        <v>165</v>
+      </c>
+      <c r="M162" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N162" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O162" s="9">
+        <v>0</v>
+      </c>
+      <c r="P162" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q162" s="9">
+        <v>450000</v>
+      </c>
+      <c r="R162" s="9">
+        <v>450000</v>
+      </c>
+    </row>
+    <row r="163" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A163" s="4">
+        <v>4</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E163" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F163" s="6">
+        <v>13</v>
+      </c>
+      <c r="G163" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H163" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="I163" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="J163" s="12">
+        <v>860</v>
+      </c>
+      <c r="K163" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L163" s="6">
+        <v>167</v>
+      </c>
+      <c r="M163" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N163" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O163" s="9">
+        <v>0</v>
+      </c>
+      <c r="P163" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q163" s="9">
+        <v>150000</v>
+      </c>
+      <c r="R163" s="9">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="164" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A164" s="4">
+        <v>4</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E164" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F164" s="6">
+        <v>13</v>
+      </c>
+      <c r="G164" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H164" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="I164" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="J164" s="12">
+        <v>860</v>
+      </c>
+      <c r="K164" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L164" s="6">
+        <v>166</v>
+      </c>
+      <c r="M164" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N164" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O164" s="9">
+        <v>80000</v>
+      </c>
+      <c r="P164" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q164" s="9">
+        <v>0</v>
+      </c>
+      <c r="R164" s="9">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="165" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A165" s="4">
+        <v>4</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E165" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F165" s="6">
+        <v>13</v>
+      </c>
+      <c r="G165" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H165" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="I165" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="J165" s="12">
+        <v>860</v>
+      </c>
+      <c r="K165" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="L165" s="6">
+        <v>169</v>
+      </c>
+      <c r="M165" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N165" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O165" s="9">
+        <v>0</v>
+      </c>
+      <c r="P165" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q165" s="9">
+        <v>50000</v>
+      </c>
+      <c r="R165" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="166" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A166" s="4">
+        <v>4</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E166" s="10">
+        <v>1201</v>
+      </c>
+      <c r="F166" s="6">
+        <v>13</v>
+      </c>
+      <c r="G166" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="H166" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="I166" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="J166" s="12">
+        <v>860</v>
+      </c>
+      <c r="K166" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="L166" s="6">
+        <v>178</v>
+      </c>
+      <c r="M166" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N166" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O166" s="9">
+        <v>180000</v>
+      </c>
+      <c r="P166" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q166" s="9">
+        <v>0</v>
+      </c>
+      <c r="R166" s="9">
+        <v>180000</v>
+      </c>
+    </row>
+    <row r="167" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A167" s="4">
+        <v>4</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E167" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F167" s="6">
+        <v>4</v>
+      </c>
+      <c r="G167" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H167" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I167" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="J167" s="12">
+        <v>473</v>
+      </c>
+      <c r="K167" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L167" s="6">
+        <v>112</v>
+      </c>
+      <c r="M167" s="4">
+        <v>411000</v>
+      </c>
+      <c r="N167" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="O167" s="9">
+        <v>3515546</v>
+      </c>
+      <c r="P167" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q167" s="9">
+        <v>0</v>
+      </c>
+      <c r="R167" s="9">
+        <v>3515546</v>
+      </c>
+    </row>
+    <row r="168" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A168" s="4">
+        <v>4</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E168" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F168" s="6">
+        <v>4</v>
+      </c>
+      <c r="G168" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H168" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I168" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="J168" s="12">
+        <v>473</v>
+      </c>
+      <c r="K168" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L168" s="6">
+        <v>113</v>
+      </c>
+      <c r="M168" s="4">
+        <v>412000</v>
+      </c>
+      <c r="N168" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="O168" s="9">
+        <v>532605</v>
+      </c>
+      <c r="P168" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q168" s="9">
+        <v>0</v>
+      </c>
+      <c r="R168" s="9">
+        <v>532605</v>
+      </c>
+    </row>
+    <row r="169" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A169" s="4">
+        <v>4</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E169" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F169" s="6">
+        <v>4</v>
+      </c>
+      <c r="G169" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H169" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I169" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="J169" s="12">
+        <v>473</v>
+      </c>
+      <c r="K169" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L169" s="6">
+        <v>168</v>
+      </c>
+      <c r="M169" s="4">
+        <v>413000</v>
+      </c>
+      <c r="N169" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="O169" s="9">
+        <v>45000</v>
+      </c>
+      <c r="P169" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q169" s="9">
+        <v>0</v>
+      </c>
+      <c r="R169" s="9">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="170" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A170" s="4">
+        <v>4</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E170" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F170" s="6">
+        <v>4</v>
+      </c>
+      <c r="G170" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H170" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I170" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="J170" s="12">
+        <v>473</v>
+      </c>
+      <c r="K170" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L170" s="6">
+        <v>114</v>
+      </c>
+      <c r="M170" s="4">
+        <v>414000</v>
+      </c>
+      <c r="N170" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="O170" s="9">
+        <v>100000</v>
+      </c>
+      <c r="P170" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q170" s="9">
+        <v>0</v>
+      </c>
+      <c r="R170" s="9">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="171" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A171" s="4">
+        <v>4</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E171" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F171" s="6">
+        <v>4</v>
+      </c>
+      <c r="G171" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H171" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I171" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="J171" s="10">
+        <v>473</v>
+      </c>
+      <c r="K171" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L171" s="6">
+        <v>115</v>
+      </c>
+      <c r="M171" s="4">
+        <v>415000</v>
+      </c>
+      <c r="N171" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="O171" s="9">
+        <v>150000</v>
+      </c>
+      <c r="P171" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q171" s="9">
+        <v>0</v>
+      </c>
+      <c r="R171" s="9">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="172" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A172" s="4">
+        <v>4</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E172" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F172" s="6">
+        <v>4</v>
+      </c>
+      <c r="G172" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H172" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I172" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="J172" s="12">
+        <v>473</v>
+      </c>
+      <c r="K172" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L172" s="6">
+        <v>116</v>
+      </c>
+      <c r="M172" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N172" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O172" s="9">
+        <v>120000</v>
+      </c>
+      <c r="P172" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q172" s="9">
+        <v>0</v>
+      </c>
+      <c r="R172" s="9">
+        <v>120000</v>
+      </c>
+    </row>
+    <row r="173" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A173" s="4">
+        <v>4</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E173" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F173" s="6">
+        <v>4</v>
+      </c>
+      <c r="G173" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H173" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I173" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="J173" s="12">
+        <v>473</v>
+      </c>
+      <c r="K173" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L173" s="6">
+        <v>117</v>
+      </c>
+      <c r="M173" s="4">
+        <v>422000</v>
+      </c>
+      <c r="N173" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="O173" s="9">
+        <v>355000</v>
+      </c>
+      <c r="P173" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q173" s="9">
+        <v>0</v>
+      </c>
+      <c r="R173" s="9">
+        <v>355000</v>
+      </c>
+    </row>
+    <row r="174" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A174" s="4">
+        <v>4</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E174" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F174" s="6">
+        <v>4</v>
+      </c>
+      <c r="G174" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H174" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I174" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="J174" s="12">
+        <v>473</v>
+      </c>
+      <c r="K174" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L174" s="6">
+        <v>118</v>
+      </c>
+      <c r="M174" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N174" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O174" s="9">
+        <v>1560000</v>
+      </c>
+      <c r="P174" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q174" s="9">
+        <v>0</v>
+      </c>
+      <c r="R174" s="9">
+        <v>1560000</v>
+      </c>
+    </row>
+    <row r="175" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A175" s="4">
+        <v>4</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E175" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F175" s="6">
+        <v>4</v>
+      </c>
+      <c r="G175" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H175" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I175" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="J175" s="12">
+        <v>473</v>
+      </c>
+      <c r="K175" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L175" s="6">
+        <v>119</v>
+      </c>
+      <c r="M175" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N175" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O175" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P175" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q175" s="9">
+        <v>0</v>
+      </c>
+      <c r="R175" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="176" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A176" s="4">
+        <v>4</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E176" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F176" s="6">
+        <v>4</v>
+      </c>
+      <c r="G176" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H176" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I176" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="J176" s="12">
+        <v>473</v>
+      </c>
+      <c r="K176" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L176" s="6">
+        <v>120</v>
+      </c>
+      <c r="M176" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N176" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O176" s="9">
+        <v>80000</v>
+      </c>
+      <c r="P176" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q176" s="9">
+        <v>0</v>
+      </c>
+      <c r="R176" s="9">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="177" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A177" s="4">
+        <v>4</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E177" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F177" s="6">
+        <v>4</v>
+      </c>
+      <c r="G177" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H177" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I177" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="J177" s="12">
+        <v>473</v>
+      </c>
+      <c r="K177" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L177" s="6">
+        <v>121</v>
+      </c>
+      <c r="M177" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N177" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O177" s="9">
+        <v>350000</v>
+      </c>
+      <c r="P177" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q177" s="9">
+        <v>0</v>
+      </c>
+      <c r="R177" s="9">
+        <v>350000</v>
+      </c>
+    </row>
+    <row r="178" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A178" s="4">
+        <v>4</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E178" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F178" s="6">
+        <v>4</v>
+      </c>
+      <c r="G178" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H178" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I178" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="J178" s="12">
+        <v>473</v>
+      </c>
+      <c r="K178" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L178" s="6">
+        <v>122</v>
+      </c>
+      <c r="M178" s="4">
+        <v>482000</v>
+      </c>
+      <c r="N178" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="O178" s="9">
+        <v>20000</v>
+      </c>
+      <c r="P178" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q178" s="9">
+        <v>0</v>
+      </c>
+      <c r="R178" s="9">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="179" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A179" s="4">
+        <v>4</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E179" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F179" s="6">
+        <v>4</v>
+      </c>
+      <c r="G179" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H179" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="I179" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="J179" s="12">
+        <v>473</v>
+      </c>
+      <c r="K179" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L179" s="6">
+        <v>170</v>
+      </c>
+      <c r="M179" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N179" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O179" s="9">
+        <v>800000</v>
+      </c>
+      <c r="P179" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q179" s="9">
+        <v>0</v>
+      </c>
+      <c r="R179" s="9">
+        <v>800000</v>
+      </c>
+    </row>
+    <row r="180" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A180" s="4">
+        <v>4</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E180" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F180" s="6">
+        <v>4</v>
+      </c>
+      <c r="G180" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H180" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="I180" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="J180" s="12">
+        <v>473</v>
+      </c>
+      <c r="K180" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L180" s="6">
+        <v>123</v>
+      </c>
+      <c r="M180" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N180" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O180" s="9">
+        <v>5500000</v>
+      </c>
+      <c r="P180" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q180" s="9">
+        <v>0</v>
+      </c>
+      <c r="R180" s="9">
+        <v>5500000</v>
+      </c>
+    </row>
+    <row r="181" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A181" s="4">
+        <v>4</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E181" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F181" s="6">
+        <v>4</v>
+      </c>
+      <c r="G181" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H181" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="I181" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="J181" s="12">
+        <v>473</v>
+      </c>
+      <c r="K181" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L181" s="6">
+        <v>171</v>
+      </c>
+      <c r="M181" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N181" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O181" s="9">
+        <v>450000</v>
+      </c>
+      <c r="P181" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q181" s="9">
+        <v>0</v>
+      </c>
+      <c r="R181" s="9">
+        <v>450000</v>
+      </c>
+    </row>
+    <row r="182" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A182" s="4">
+        <v>4</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E182" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F182" s="6">
+        <v>4</v>
+      </c>
+      <c r="G182" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H182" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="I182" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="J182" s="12">
+        <v>473</v>
+      </c>
+      <c r="K182" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L182" s="6">
+        <v>124</v>
+      </c>
+      <c r="M182" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N182" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O182" s="9">
+        <v>90000</v>
+      </c>
+      <c r="P182" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q182" s="9">
+        <v>0</v>
+      </c>
+      <c r="R182" s="9">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="183" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A183" s="4">
+        <v>4</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E183" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F183" s="6">
+        <v>4</v>
+      </c>
+      <c r="G183" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H183" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="I183" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J183" s="12">
+        <v>473</v>
+      </c>
+      <c r="K183" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L183" s="6">
+        <v>172</v>
+      </c>
+      <c r="M183" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N183" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O183" s="9">
+        <v>900000</v>
+      </c>
+      <c r="P183" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q183" s="9">
+        <v>0</v>
+      </c>
+      <c r="R183" s="9">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="184" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A184" s="4">
+        <v>4</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E184" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F184" s="6">
+        <v>4</v>
+      </c>
+      <c r="G184" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H184" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="I184" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J184" s="12">
+        <v>473</v>
+      </c>
+      <c r="K184" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L184" s="6">
+        <v>173</v>
+      </c>
+      <c r="M184" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N184" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O184" s="9">
+        <v>0</v>
+      </c>
+      <c r="P184" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q184" s="9">
+        <v>500000</v>
+      </c>
+      <c r="R184" s="9">
+        <v>500000</v>
+      </c>
+    </row>
+    <row r="185" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A185" s="4">
+        <v>4</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E185" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F185" s="6">
+        <v>4</v>
+      </c>
+      <c r="G185" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H185" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="I185" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J185" s="12">
+        <v>473</v>
+      </c>
+      <c r="K185" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L185" s="6">
+        <v>174</v>
+      </c>
+      <c r="M185" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N185" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O185" s="9">
+        <v>0</v>
+      </c>
+      <c r="P185" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q185" s="9">
+        <v>50000</v>
+      </c>
+      <c r="R185" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="186" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A186" s="4">
+        <v>4</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E186" s="10">
+        <v>1502</v>
+      </c>
+      <c r="F186" s="6">
+        <v>4</v>
+      </c>
+      <c r="G186" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H186" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="I186" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J186" s="12">
+        <v>473</v>
+      </c>
+      <c r="K186" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="L186" s="6">
+        <v>175</v>
+      </c>
+      <c r="M186" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N186" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O186" s="9">
+        <v>140000</v>
+      </c>
+      <c r="P186" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q186" s="9">
+        <v>0</v>
+      </c>
+      <c r="R186" s="9">
+        <v>140000</v>
+      </c>
+    </row>
+    <row r="187" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A187" s="4">
+        <v>4</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C187" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E187" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F187" s="6">
+        <v>15</v>
+      </c>
+      <c r="G187" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H187" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I187" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J187" s="12">
+        <v>160</v>
+      </c>
+      <c r="K187" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="6" t="s">
-[...152 lines deleted...]
-      <c r="N6" s="7">
+      <c r="L187" s="6">
+        <v>125</v>
+      </c>
+      <c r="M187" s="4">
+        <v>411000</v>
+      </c>
+      <c r="N187" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="O187" s="9">
+        <v>714249</v>
+      </c>
+      <c r="P187" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q187" s="9">
+        <v>0</v>
+      </c>
+      <c r="R187" s="9">
+        <v>714249</v>
+      </c>
+    </row>
+    <row r="188" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A188" s="4">
+        <v>4</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E188" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F188" s="6">
+        <v>15</v>
+      </c>
+      <c r="G188" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H188" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I188" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J188" s="12">
+        <v>160</v>
+      </c>
+      <c r="K188" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L188" s="6">
+        <v>126</v>
+      </c>
+      <c r="M188" s="4">
+        <v>412000</v>
+      </c>
+      <c r="N188" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="O188" s="9">
+        <v>108209</v>
+      </c>
+      <c r="P188" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q188" s="9">
+        <v>0</v>
+      </c>
+      <c r="R188" s="9">
+        <v>108209</v>
+      </c>
+    </row>
+    <row r="189" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A189" s="4">
+        <v>4</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E189" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F189" s="6">
+        <v>15</v>
+      </c>
+      <c r="G189" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H189" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I189" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J189" s="12">
+        <v>160</v>
+      </c>
+      <c r="K189" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L189" s="6">
+        <v>127</v>
+      </c>
+      <c r="M189" s="4">
+        <v>415000</v>
+      </c>
+      <c r="N189" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="O189" s="9">
+        <v>44160</v>
+      </c>
+      <c r="P189" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q189" s="9">
+        <v>0</v>
+      </c>
+      <c r="R189" s="9">
+        <v>44160</v>
+      </c>
+    </row>
+    <row r="190" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A190" s="4">
+        <v>4</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E190" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F190" s="6">
+        <v>15</v>
+      </c>
+      <c r="G190" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H190" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I190" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J190" s="12">
+        <v>160</v>
+      </c>
+      <c r="K190" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L190" s="6">
+        <v>128</v>
+      </c>
+      <c r="M190" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N190" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O190" s="9">
+        <v>1696000</v>
+      </c>
+      <c r="P190" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q190" s="9">
+        <v>0</v>
+      </c>
+      <c r="R190" s="9">
+        <v>1696000</v>
+      </c>
+    </row>
+    <row r="191" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A191" s="4">
+        <v>4</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E191" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F191" s="6">
+        <v>15</v>
+      </c>
+      <c r="G191" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H191" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I191" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J191" s="12">
+        <v>160</v>
+      </c>
+      <c r="K191" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="L191" s="6">
+        <v>129</v>
+      </c>
+      <c r="M191" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N191" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O191" s="9">
+        <v>0</v>
+      </c>
+      <c r="P191" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q191" s="9">
+        <v>470000</v>
+      </c>
+      <c r="R191" s="9">
+        <v>470000</v>
+      </c>
+    </row>
+    <row r="192" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A192" s="4">
+        <v>4</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E192" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F192" s="6">
+        <v>15</v>
+      </c>
+      <c r="G192" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H192" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I192" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J192" s="12">
+        <v>160</v>
+      </c>
+      <c r="K192" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L192" s="6">
+        <v>130</v>
+      </c>
+      <c r="M192" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N192" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O192" s="9">
+        <v>104000</v>
+      </c>
+      <c r="P192" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q192" s="9">
+        <v>0</v>
+      </c>
+      <c r="R192" s="9">
+        <v>104000</v>
+      </c>
+    </row>
+    <row r="193" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A193" s="4">
+        <v>4</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F193" s="6">
+        <v>15</v>
+      </c>
+      <c r="G193" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H193" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I193" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J193" s="12">
+        <v>160</v>
+      </c>
+      <c r="K193" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L193" s="6">
+        <v>131</v>
+      </c>
+      <c r="M193" s="4">
+        <v>424000</v>
+      </c>
+      <c r="N193" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="O193" s="9">
         <v>30000</v>
       </c>
-      <c r="O6" s="7">
-[...2 lines deleted...]
-      <c r="P6" s="7">
+      <c r="P193" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q193" s="9">
+        <v>0</v>
+      </c>
+      <c r="R193" s="9">
         <v>30000</v>
       </c>
     </row>
-    <row r="7" ht="30" spans="1:16">
-[...80 lines deleted...]
-      <c r="K8" s="6" t="s">
+    <row r="194" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A194" s="4">
+        <v>4</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C194" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E194" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F194" s="6">
+        <v>15</v>
+      </c>
+      <c r="G194" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L8" s="6" t="s">
-[...196 lines deleted...]
-      <c r="K12" s="6" t="s">
+      <c r="H194" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I194" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J194" s="12">
+        <v>160</v>
+      </c>
+      <c r="K194" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L194" s="6">
+        <v>132</v>
+      </c>
+      <c r="M194" s="4">
+        <v>425000</v>
+      </c>
+      <c r="N194" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O194" s="9">
+        <v>30000</v>
+      </c>
+      <c r="P194" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q194" s="9">
+        <v>0</v>
+      </c>
+      <c r="R194" s="9">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="195" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A195" s="4">
+        <v>4</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E195" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F195" s="6">
+        <v>15</v>
+      </c>
+      <c r="G195" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L12" s="6" t="s">
-[...146 lines deleted...]
-      <c r="K15" s="6" t="s">
+      <c r="H195" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I195" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J195" s="12">
+        <v>160</v>
+      </c>
+      <c r="K195" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L195" s="6">
+        <v>133</v>
+      </c>
+      <c r="M195" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N195" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="O195" s="9">
+        <v>38000</v>
+      </c>
+      <c r="P195" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q195" s="9">
+        <v>0</v>
+      </c>
+      <c r="R195" s="9">
+        <v>38000</v>
+      </c>
+    </row>
+    <row r="196" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A196" s="4">
+        <v>4</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C196" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E196" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F196" s="6">
+        <v>15</v>
+      </c>
+      <c r="G196" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L15" s="6" t="s">
-[...149 lines deleted...]
-      <c r="L18" s="6" t="s">
+      <c r="H196" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I196" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J196" s="12">
+        <v>160</v>
+      </c>
+      <c r="K196" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M18" s="6" t="s">
-[...243 lines deleted...]
-      <c r="K23" s="6" t="s">
+      <c r="L196" s="6">
+        <v>134</v>
+      </c>
+      <c r="M196" s="4">
+        <v>482000</v>
+      </c>
+      <c r="N196" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="O196" s="9">
+        <v>95000</v>
+      </c>
+      <c r="P196" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q196" s="9">
+        <v>0</v>
+      </c>
+      <c r="R196" s="9">
+        <v>95000</v>
+      </c>
+    </row>
+    <row r="197" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A197" s="4">
+        <v>4</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E197" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F197" s="6">
+        <v>15</v>
+      </c>
+      <c r="G197" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L23" s="6" t="s">
-[...55 lines deleted...]
-      <c r="N24" s="7">
+      <c r="H197" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="I197" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J197" s="12">
+        <v>160</v>
+      </c>
+      <c r="K197" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L197" s="6">
+        <v>135</v>
+      </c>
+      <c r="M197" s="4">
+        <v>483000</v>
+      </c>
+      <c r="N197" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="O197" s="9">
+        <v>537000</v>
+      </c>
+      <c r="P197" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q197" s="9">
+        <v>0</v>
+      </c>
+      <c r="R197" s="9">
+        <v>537000</v>
+      </c>
+    </row>
+    <row r="198" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A198" s="4">
+        <v>5</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C198" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E198" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F198" s="6">
+        <v>15</v>
+      </c>
+      <c r="G198" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H198" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="I198" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="J198" s="12">
+        <v>330</v>
+      </c>
+      <c r="K198" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L198" s="6">
+        <v>136</v>
+      </c>
+      <c r="M198" s="4">
+        <v>411000</v>
+      </c>
+      <c r="N198" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="O198" s="9">
+        <v>1898197</v>
+      </c>
+      <c r="P198" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q198" s="9">
+        <v>0</v>
+      </c>
+      <c r="R198" s="9">
+        <v>1898197</v>
+      </c>
+    </row>
+    <row r="199" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A199" s="4">
+        <v>5</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C199" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E199" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F199" s="6">
+        <v>15</v>
+      </c>
+      <c r="G199" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H199" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="I199" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="J199" s="12">
+        <v>330</v>
+      </c>
+      <c r="K199" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="L199" s="6">
+        <v>137</v>
+      </c>
+      <c r="M199" s="4">
+        <v>412000</v>
+      </c>
+      <c r="N199" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="O199" s="9">
+        <v>287577</v>
+      </c>
+      <c r="P199" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q199" s="9">
+        <v>0</v>
+      </c>
+      <c r="R199" s="9">
+        <v>287577</v>
+      </c>
+    </row>
+    <row r="200" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A200" s="4">
+        <v>5</v>
+      </c>
+      <c r="B200" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C200" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E200" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F200" s="6">
+        <v>15</v>
+      </c>
+      <c r="G200" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H200" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="I200" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="J200" s="12">
+        <v>330</v>
+      </c>
+      <c r="K200" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="L200" s="6">
+        <v>198</v>
+      </c>
+      <c r="M200" s="4">
+        <v>414000</v>
+      </c>
+      <c r="N200" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="O200" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P200" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q200" s="9">
+        <v>0</v>
+      </c>
+      <c r="R200" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="201" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A201" s="4">
+        <v>5</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F201" s="6">
+        <v>15</v>
+      </c>
+      <c r="G201" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H201" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="I201" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="J201" s="12">
+        <v>330</v>
+      </c>
+      <c r="K201" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="L201" s="6">
+        <v>138</v>
+      </c>
+      <c r="M201" s="4">
+        <v>415000</v>
+      </c>
+      <c r="N201" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="O201" s="9">
+        <v>107000</v>
+      </c>
+      <c r="P201" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q201" s="9">
+        <v>0</v>
+      </c>
+      <c r="R201" s="9">
+        <v>107000</v>
+      </c>
+    </row>
+    <row r="202" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A202" s="4">
+        <v>5</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E202" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F202" s="6">
+        <v>15</v>
+      </c>
+      <c r="G202" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H202" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="I202" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="J202" s="12">
+        <v>330</v>
+      </c>
+      <c r="K202" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="L202" s="6">
+        <v>139</v>
+      </c>
+      <c r="M202" s="4">
+        <v>421000</v>
+      </c>
+      <c r="N202" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O202" s="9">
+        <v>1000</v>
+      </c>
+      <c r="P202" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q202" s="9">
+        <v>0</v>
+      </c>
+      <c r="R202" s="9">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="203" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A203" s="4">
+        <v>5</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D203" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E203" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F203" s="6">
+        <v>15</v>
+      </c>
+      <c r="G203" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H203" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="I203" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="J203" s="12">
+        <v>330</v>
+      </c>
+      <c r="K203" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L203" s="6">
+        <v>140</v>
+      </c>
+      <c r="M203" s="4">
+        <v>422000</v>
+      </c>
+      <c r="N203" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="O203" s="9">
+        <v>50000</v>
+      </c>
+      <c r="P203" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q203" s="9">
+        <v>0</v>
+      </c>
+      <c r="R203" s="9">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="204" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A204" s="4">
+        <v>5</v>
+      </c>
+      <c r="B204" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C204" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D204" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E204" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F204" s="6">
+        <v>15</v>
+      </c>
+      <c r="G204" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H204" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="I204" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="J204" s="12">
+        <v>330</v>
+      </c>
+      <c r="K204" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="L204" s="6">
+        <v>141</v>
+      </c>
+      <c r="M204" s="4">
+        <v>423000</v>
+      </c>
+      <c r="N204" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="O204" s="9">
         <v>10000</v>
       </c>
-      <c r="O24" s="7">
-[...2 lines deleted...]
-      <c r="P24" s="7">
+      <c r="P204" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q204" s="9">
+        <v>0</v>
+      </c>
+      <c r="R204" s="9">
         <v>10000</v>
       </c>
     </row>
-    <row r="25" ht="30" spans="1:16">
-[...330 lines deleted...]
-      <c r="K31" s="6" t="s">
+    <row r="205" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A205" s="4">
+        <v>5</v>
+      </c>
+      <c r="B205" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E205" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="F205" s="6">
+        <v>15</v>
+      </c>
+      <c r="G205" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L31" s="6" t="s">
-[...2737 lines deleted...]
-      <c r="H86" s="6" t="s">
+      <c r="H205" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="I205" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="J205" s="10">
+        <v>330</v>
+      </c>
+      <c r="K205" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L205" s="6">
         <v>142</v>
       </c>
-      <c r="I86" s="6" t="s">
-[...1405 lines deleted...]
-      <c r="K114" s="6" t="s">
+      <c r="M205" s="4">
+        <v>426000</v>
+      </c>
+      <c r="N205" s="13" t="s">
         <v>203</v>
       </c>
-      <c r="L114" s="6" t="s">
-[...808 lines deleted...]
-      <c r="O130" s="7">
+      <c r="O205" s="9">
         <v>30000</v>
       </c>
-      <c r="P130" s="7">
+      <c r="P205" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q205" s="9">
+        <v>0</v>
+      </c>
+      <c r="R205" s="9">
         <v>30000</v>
       </c>
     </row>
-    <row r="131" ht="30" spans="1:16">
-[...5162 lines deleted...]
-    </row>
   </sheetData>
+  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="portrait"/>
-  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>工作表</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>планирани пасходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Administrator</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Ivana Vukmirov</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>