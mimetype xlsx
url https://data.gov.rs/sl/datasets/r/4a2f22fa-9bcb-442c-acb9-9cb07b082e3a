--- v1 (2026-03-02)
+++ v2 (2026-08-13)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{996B4376-A13E-46E3-8939-180505235678}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76C50F7B-ABF1-403E-8084-1A4201413144}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>Cenovnik 2</t>
   </si>
   <si>
     <t>A45 Višnjički venac 1b</t>
   </si>
   <si>
     <t>A60 Lole Ribara 42 – Vrčin</t>
   </si>
   <si>
     <t>A70 Beogradska 78a – Sremčica</t>
   </si>
   <si>
     <t>A74 Ravanička 31 Beograd</t>
   </si>
   <si>
     <t>Cenovnik3</t>
   </si>
   <si>
     <t>Cenovnik 1</t>
   </si>
   <si>
     <t>A82 Kej Radoja Dakića 15 - Pančevo</t>
   </si>
   <si>
@@ -233,86 +233,89 @@
   <si>
     <t>C86  Kruševačka 31, Beograd</t>
   </si>
   <si>
     <t>A87 Mirka Sandića 3, Beograd</t>
   </si>
   <si>
     <t>C89 Bulevar Vudroa Vilsona 13 (kompleks BW Sole), Beograd</t>
   </si>
   <si>
     <t>C93 Olge Jovanović 2, Beograd</t>
   </si>
   <si>
     <t>A90  Beogradska 39, Beograd</t>
   </si>
   <si>
     <t>A91 Maksima Gorkog 22, Beograd</t>
   </si>
   <si>
     <t>A94 Savska br.28, Beograd</t>
   </si>
   <si>
     <t>A50 Rujanska bb, Zlatibor</t>
   </si>
   <si>
-    <t>A79 Šumadijska bb, Sopot</t>
-[...4 lines deleted...]
-  <si>
     <t>A96 Ulcinjska 1A, Beograd</t>
   </si>
   <si>
     <t>A95 Solunskih boraca 9, Beograd</t>
+  </si>
+  <si>
+    <t>Cenovnik 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -606,439 +609,428 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/Aroma+market+59,+%D0%91%D0%B5%D0%BE%D0%B3%D1%80%D0%B0%D0%B4,+%D0%93%D0%BE%D1%81%D0%BF%D0%BE%D0%B4%D0%B0%D1%80%D0%B0+%D0%92%D1%83%D1%87%D0%B8%D1%9B%D0%B0/@44.7909396,20.4731802,17z/data=!3m1!4b1!4m6!3m5!1s0x475a706e3605d4f3:0x26a0e58ecdf82c55!8m2!3d44.7909358!4d20.4757551!16s%2Fg%2F11gh477zhr?entry=ttu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/Aroma+market+31/@44.7943592,20.5284688,17z/data=!3m1!4b1!4m6!3m5!1s0x475a7a0bd5c93aa5:0xba1d837ee51efad0!8m2!3d44.7943554!4d20.5310437!16s%2Fg%2F11bxglhm0p?entry=ttu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/Aroma+market+31/@44.7943592,20.5284688,17z/data=!3m1!4b1!4m6!3m5!1s0x475a7a0bd5c93aa5:0xba1d837ee51efad0!8m2!3d44.7943554!4d20.5310437!16s%2Fg%2F11bxglhm0p?entry=ttu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/place/Aroma+market+59,+%D0%91%D0%B5%D0%BE%D0%B3%D1%80%D0%B0%D0%B4,+%D0%93%D0%BE%D1%81%D0%BF%D0%BE%D0%B4%D0%B0%D1%80%D0%B0+%D0%92%D1%83%D1%87%D0%B8%D1%9B%D0%B0/@44.7909396,20.4731802,17z/data=!3m1!4b1!4m6!3m5!1s0x475a706e3605d4f3:0x26a0e58ecdf82c55!8m2!3d44.7909358!4d20.4757551!16s%2Fg%2F11gh477zhr?entry=ttu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C68"/>
+  <dimension ref="A1:D63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="C60" sqref="C60"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D40" sqref="D40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="39.88671875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="44.33203125" customWidth="1"/>
+    <col min="1" max="1" width="24.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="39.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="44.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" t="s">
         <v>5</v>
       </c>
-      <c r="B1" t="s">
+      <c r="C1" t="s">
         <v>0</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B6" t="s">
         <v>72</v>
       </c>
-      <c r="B2" t="s">
-[...7 lines deleted...]
-      <c r="A3" t="s">
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D18" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="23" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D23" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D24" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="25" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D27" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D28" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="30" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D30" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D31" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="32" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D32" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="33" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D34" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="35" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D35" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D36" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="37" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D38" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="39" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D39" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="40" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D40" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D41" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="42" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D42" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="43" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D43" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="44" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D44" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="45" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D45" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D46" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="47" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D47" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="48" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D49" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D50" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="51" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D51" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D52" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="53" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D53" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="54" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D54" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="55" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D55" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="56" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D56" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="57" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D57" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="58" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D58" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="59" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D59" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="60" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D60" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="61" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D61" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="62" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D62" t="s">
         <v>73</v>
       </c>
-      <c r="B3" t="s">
-[...7 lines deleted...]
-      <c r="A4" t="s">
+    </row>
+    <row r="63" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D63" t="s">
         <v>74</v>
       </c>
-      <c r="B4" t="s">
-[...327 lines deleted...]
-      </c>
     </row>
   </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="C26" r:id="rId1" display="https://www.google.com/maps/place/Aroma+market+31/@44.7943592,20.5284688,17z/data=!3m1!4b1!4m6!3m5!1s0x475a7a0bd5c93aa5:0xba1d837ee51efad0!8m2!3d44.7943554!4d20.5310437!16s%2Fg%2F11bxglhm0p?entry=ttu" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="C43" r:id="rId2" display="https://www.google.com/maps/place/Aroma+market+59,+%D0%91%D0%B5%D0%BE%D0%B3%D1%80%D0%B0%D0%B4,+%D0%93%D0%BE%D1%81%D0%BF%D0%BE%D0%B4%D0%B0%D1%80%D0%B0+%D0%92%D1%83%D1%87%D0%B8%D1%9B%D0%B0/@44.7909396,20.4731802,17z/data=!3m1!4b1!4m6!3m5!1s0x475a706e3605d4f3:0x26a0e58ecdf82c55!8m2!3d44.7909358!4d20.4757551!16s%2Fg%2F11gh477zhr?entry=ttu" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="D39" r:id="rId1" display="https://www.google.com/maps/place/Aroma+market+59,+%D0%91%D0%B5%D0%BE%D0%B3%D1%80%D0%B0%D0%B4,+%D0%93%D0%BE%D1%81%D0%BF%D0%BE%D0%B4%D0%B0%D1%80%D0%B0+%D0%92%D1%83%D1%87%D0%B8%D1%9B%D0%B0/@44.7909396,20.4731802,17z/data=!3m1!4b1!4m6!3m5!1s0x475a706e3605d4f3:0x26a0e58ecdf82c55!8m2!3d44.7909358!4d20.4757551!16s%2Fg%2F11gh477zhr?entry=ttu" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B2" r:id="rId2" display="https://www.google.com/maps/place/Aroma+market+31/@44.7943592,20.5284688,17z/data=!3m1!4b1!4m6!3m5!1s0x475a7a0bd5c93aa5:0xba1d837ee51efad0!8m2!3d44.7943554!4d20.5310437!16s%2Fg%2F11bxglhm0p?entry=ttu" xr:uid="{33393054-46E4-43D5-A68F-B0FFD17CD627}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>